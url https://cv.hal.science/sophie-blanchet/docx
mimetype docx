--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -1090,382 +1090,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînements de la mémoire de travail dans le vieillissement normal et pathologique : gains neurocognitifs et généralisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Saba</w:t>
+                <w:t xml:space="preserve">Community-dwelling older adults with mild cognitive impairments show subtle visual attention costs when descending stairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Maganaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Baltzopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Mcfadyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0860⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.102561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485672v1</w:t>
+                <w:t xml:space="preserve">hal-04110031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phone use impairs stair gait: A pilot study on young adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bradford Mcfadyen</w:t>
+                <w:t xml:space="preserve">Entraînements de la mémoire de travail dans le vieillissement normal et pathologique : gains neurocognitifs et généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.103009. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.187 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.103009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110071v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-dwelling older adults with mild cognitive impairments show subtle visual attention costs when descending stairs</w:t>
+                <w:t xml:space="preserve">Mobile phone use impairs stair gait: A pilot study on young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Charette</w:t>
+                <w:t xml:space="preserve">Irene Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Mcfadyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Maganaris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Neil Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilios Baltzopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69, pp.102561. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.103009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.103009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110031v1</w:t>
+                <w:t xml:space="preserve">hal-04110071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in dual-task walking persist two months after mild traumatic brain injury in young adults</w:t>
               </w:r>
@@ -1579,265 +1579,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of physical activities on cognitive and mental health in healthy and pathological aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normative data for the Rey Auditory Verbal Learning Test in the older French-Quebec population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0734⟩</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2018.1429670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110117v1</w:t>
+                <w:t xml:space="preserve">hal-04110163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative data for the Rey Auditory Verbal Learning Test in the older French-Quebec population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sven Joubert</w:t>
+                <w:t xml:space="preserve">The benefits of physical activities on cognitive and mental health in healthy and pathological aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gagnon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désirée Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13854046.2018.1429670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110163v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cognitive functioning in the context of rehabilitation for visual impairment in older adults: A case series</w:t>
               </w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Maltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,64 +2641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Telonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Maganaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilios Baltzopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2743,295 +2743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Cardiorespiratory Fitness Testing in Individuals With Chronic Stroke With Cognitive Impairment: Practice Test Effects and Test-Retest Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier</w:t>
+                <w:t xml:space="preserve">Normative Data for the Dementia Rating Scale-2 in the French-Quebec Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+                <w:t xml:space="preserve">Brandy Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carol Richards</w:t>
+                <w:t xml:space="preserve">Martine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (11), pp.2277-2282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2013.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2013.825010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487681v1</w:t>
+                <w:t xml:space="preserve">hal-04111733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative Data for the Dementia Rating Scale-2 in the French-Quebec Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Lavoie</w:t>
+                <w:t xml:space="preserve">Maximal Cardiorespiratory Fitness Testing in Individuals With Chronic Stroke With Cognitive Impairment: Practice Test Effects and Test-Retest Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandy Callahan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Belleville</w:t>
+                <w:t xml:space="preserve">Jean Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bier</w:t>
+                <w:t xml:space="preserve">Dina Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (11), pp.2277-2282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13854046.2013.825010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111733v1</w:t>
+                <w:t xml:space="preserve">hal-05487681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation magnétique transcrânienne : nouveau regard sur l'implication du cortex préfrontal en mémoire épisodique et perspectives cliniques</w:t>
               </w:r>
@@ -3581,247 +3581,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related potential study of dynamic neural mechanisms of semantic organizational strategies in verbal learning</w:t>
+                <w:t xml:space="preserve">Episodic Encoding in Normal Aging: Attentional Resources Hypothesis Extended to Musical Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gagnon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célyne Bastien</w:t>
+                <w:t xml:space="preserve">Isabelle Peretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1170, pp.59-70. </w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3-4), pp.490-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2007.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13825580500428492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116861v1</w:t>
+                <w:t xml:space="preserve">hal-04116864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic Encoding in Normal Aging: Attentional Resources Hypothesis Extended to Musical Material</w:t>
+                <w:t xml:space="preserve">Event-related potential study of dynamic neural mechanisms of semantic organizational strategies in verbal learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Peretz</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célyne Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1170, pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2007.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825580500428492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04116864v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Item-related versus task-related activity during encoding and retrieval in verbal and non-verbal episodic memory: an event-related potential study</w:t>
               </w:r>
@@ -4505,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chikhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-024-01218-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04109691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Giulio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Mcfadyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Baltzopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.103009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J Mcfadyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cossette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059700219878291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Maltais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2018.1429670" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02703181.2017.1339758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ouellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2016.1200143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Richards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acw029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Telonio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2013.11.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Brooks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Callahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2013.825010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2012.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9KD14X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.04.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSD7PBNX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2010-0273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Paradis-Giroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mckerral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802649688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lyne Bastien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.07.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFW2ZHR2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825580500428492" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(03)00162-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD75R40-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mccormick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvillier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1468-1331.2000.t01-1-00107.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB9Q17K6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chikhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-024-01218-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04109691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Baltzopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Mcfadyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Giulio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.103009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J Mcfadyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cossette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059700219878291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lavoie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2018.1429670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Maltais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02703181.2017.1339758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ouellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2016.1200143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Richards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acw029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Telonio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2013.11.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Callahan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2013.825010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Brooks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.03.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2012.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9KD14X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.04.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSD7PBNX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2010-0273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Paradis-Giroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mckerral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802649688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825580500428492" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lyne Bastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.07.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFW2ZHR2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(03)00162-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD75R40-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mccormick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvillier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1468-1331.2000.t01-1-00107.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB9Q17K6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>