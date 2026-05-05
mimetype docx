--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1090,382 +1090,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-dwelling older adults with mild cognitive impairments show subtle visual attention costs when descending stairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Charette</w:t>
+                <w:t xml:space="preserve">Entraînements de la mémoire de travail dans le vieillissement normal et pathologique : gains neurocognitifs et généralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bradford Mcfadyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102561⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.187 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110031v1</w:t>
+                <w:t xml:space="preserve">hal-05485672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînements de la mémoire de travail dans le vieillissement normal et pathologique : gains neurocognitifs et généralisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Saba</w:t>
+                <w:t xml:space="preserve">Mobile phone use impairs stair gait: A pilot study on young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Di Giulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Mcfadyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Baltzopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.187 - 195. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.103009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2020.0860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.103009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485672v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile phone use impairs stair gait: A pilot study on young adults</w:t>
+                <w:t xml:space="preserve">Community-dwelling older adults with mild cognitive impairments show subtle visual attention costs when descending stairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Di Giulio</w:t>
+                <w:t xml:space="preserve">Caroline Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Maganaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios Baltzopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradford Mcfadyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.103009. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.102561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.103009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.102561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110071v1</w:t>
+                <w:t xml:space="preserve">hal-04110031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in dual-task walking persist two months after mild traumatic brain injury in young adults</w:t>
               </w:r>
@@ -1579,265 +1579,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative data for the Rey Auditory Verbal Learning Test in the older French-Quebec population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits of physical activities on cognitive and mental health in healthy and pathological aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Chikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Lavoie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désirée Maltais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13854046.2018.1429670⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110163v1</w:t>
+                <w:t xml:space="preserve">hal-04110117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of physical activities on cognitive and mental health in healthy and pathological aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normative data for the Rey Auditory Verbal Learning Test in the older French-Quebec population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (2), pp.197-205. </w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (sup1), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2018.1429670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110117v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cognitive functioning in the context of rehabilitation for visual impairment in older adults: A case series</w:t>
               </w:r>
@@ -2273,51 +2273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Maltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,64 +2641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Telonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Maganaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilios Baltzopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2743,295 +2743,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative Data for the Dementia Rating Scale-2 in the French-Quebec Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Lavoie</w:t>
+                <w:t xml:space="preserve">Maximal Cardiorespiratory Fitness Testing in Individuals With Chronic Stroke With Cognitive Impairment: Practice Test Effects and Test-Retest Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandy Callahan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Belleville</w:t>
+                <w:t xml:space="preserve">Jean Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Simard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bier</w:t>
+                <w:t xml:space="preserve">Dina Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (11), pp.2277-2282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13854046.2013.825010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111733v1</w:t>
+                <w:t xml:space="preserve">hal-05487681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Cardiorespiratory Fitness Testing in Individuals With Chronic Stroke With Cognitive Impairment: Practice Test Effects and Test-Retest Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Olivier</w:t>
+                <w:t xml:space="preserve">Normative Data for the Dementia Rating Scale-2 in the French-Quebec Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+                <w:t xml:space="preserve">Brandy Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Brooks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carol Richards</w:t>
+                <w:t xml:space="preserve">Martine Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+              <w:t xml:space="preserve">The Clinical neuropsychologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (11), pp.2277-2282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2013.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13854046.2013.825010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487681v1</w:t>
+                <w:t xml:space="preserve">hal-04111733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation magnétique transcrânienne : nouveau regard sur l'implication du cortex préfrontal en mémoire épisodique et perspectives cliniques</w:t>
               </w:r>
@@ -3581,784 +3581,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodic Encoding in Normal Aging: Attentional Resources Hypothesis Extended to Musical Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis MCM2 gene is essential to embryo development and its over‐expression alters root meristem function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di An Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosangela Sozzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reuzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13825580500428492⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (2), pp.311-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.02961.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116864v1</w:t>
+                <w:t xml:space="preserve">hal-05593127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-related potential study of dynamic neural mechanisms of semantic organizational strategies in verbal learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célyne Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1170, pp.59-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2007.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Item-related versus task-related activity during encoding and retrieval in verbal and non-verbal episodic memory: an event-related potential study</w:t>
+                <w:t xml:space="preserve">Episodic Encoding in Normal Aging: Attentional Resources Hypothesis Extended to Musical Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lavoie</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0926-6410(03)00162-9⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (3-4), pp.490-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825580500428492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04116872v1</w:t>
+                <w:t xml:space="preserve">hal-04116864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Mild cognitive impairments in the elderly: a critical review]</w:t>
+                <w:t xml:space="preserve">Item-related versus task-related activity during encoding and retrieval in verbal and non-verbal episodic memory: an event-related potential study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Joanette</w:t>
+                <w:t xml:space="preserve">Marc Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neurologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (2), pp.462-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0926-6410(03)00162-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116837v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New questions on the hemispheric encoding/retrieval asymmetry (HERA) model assessed by divided visual-field tachistoscopy in normal subjects</w:t>
+                <w:t xml:space="preserve">[Mild cognitive impairments in the elderly: a critical review]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Laure Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvane Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joanette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Neurologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158 (1), pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04116903v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New questions on the hemispheric encoding/retrieval asymmetry (HERA) model assessed by divided visual-field tachistoscopy in normal subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (5), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0028-3932(00)00119-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cognitive processes involved in delayed non-matching-to-sample performance in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (5), pp.473-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1468-1331.2000.t01-1-00107.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4505,51 +4639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chikhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-024-01218-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04109691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Baltzopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Mcfadyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0860" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Giulio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.103009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J Mcfadyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cossette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059700219878291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lavoie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2018.1429670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Maltais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02703181.2017.1339758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ouellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2016.1200143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Richards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acw029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Telonio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2013.11.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Callahan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2013.825010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dor&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Brooks" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.03.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2012.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9KD14X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.04.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSD7PBNX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2010-0273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Paradis-Giroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mckerral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802649688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825580500428492" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lyne Bastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.07.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFW2ZHR2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116872v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(03)00162-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD75R40-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mccormick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvillier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1468-1331.2000.t01-1-00107.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB9Q17K6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Nina Maurisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nouvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellegarde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073x.2025.2485620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2025.2485620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perguilhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salaun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrand-Sorbets" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110405" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05117256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chikhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-024-01218-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556815v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04109691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04024553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rwabihama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouvard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mettling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sztulman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32553/ijmbs.v5i10.2217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05485672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0860" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Di Giulio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Mcfadyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Reeves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios Baltzopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.103009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Maganaris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.102561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagn&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford J Mcfadyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cossette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2059700219878291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Maltais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0734" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2018.1429670" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gervais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Couture" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02703181.2017.1339758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01623764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Makowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ouellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2016.1200143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Richards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000161" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Belleville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gagnon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acw029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04110348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Telonio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2013.11.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dor&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Brooks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2013.03.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Callahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Simard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13854046.2013.825010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05487980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2012.0214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.11.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9KD14X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.04.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSD7PBNX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04111771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BEN-2010-0273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Anne Paradis-Giroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;pin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mckerral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699050802649688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di An Ni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosangela Sozzani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reuzeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02961.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lyne Bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2007.07.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFW2ZHR2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825580500428492" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116872v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavoie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0926-6410(03)00162-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD75R40-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mccormick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joanette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lechevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3932(00)00119-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01MQ7HBR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04116914v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1468-1331.2000.t01-1-00107.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB9Q17K6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>