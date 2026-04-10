--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,299 +66,299 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t>
+                <w:t xml:space="preserve">Impact of Diazotrophs on Marine Food Webs and the Biological Carbon Pump: Progress and Remaining Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rioual</w:t>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle I Graco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), wraf291 (15p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326793v1</w:t>
+                <w:t xml:space="preserve">hal-05546833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Diazotrophs on Marine Food Webs and the Biological Carbon Pump: Progress and Remaining Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isalyne Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Michelle I Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Jesús Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 20 (1), wraf291 (15p.). </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546833v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter (DOC, CDOM, FDOM) in the western Tropical South Pacific: Depth- and subregion-resolved variability, and hydrothermal influence</w:t>
               </w:r>
@@ -606,295 +606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
+                <w:t xml:space="preserve">Source‐to‐Sink Signal Propagation in a Small, Coupled Catchment‐Deep‐Sea Fan System: The Sithas Example From the Corinth Rift (Pleistocene, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">N. Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">S. Rohais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Karl</w:t>
+                <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">J J Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.70044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411007v2</w:t>
+                <w:t xml:space="preserve">hal-05215268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source‐to‐Sink Signal Propagation in a Small, Coupled Catchment‐Deep‐Sea Fan System: The Sithas Example From the Corinth Rift (Pleistocene, Greece)</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Deiss</w:t>
+                <w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rohais</w:t>
+                <w:t xml:space="preserve">Jingjing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Regard</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Armitage</w:t>
+                <w:t xml:space="preserve">Igor Živković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70044. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.70044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215268v1</w:t>
+                <w:t xml:space="preserve">hal-05069344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron distribution and budget in the Solomon Sea</w:t>
               </w:r>
@@ -1008,161 +1008,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t>
+                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Yuan</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">David M Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Živković</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069344v1</w:t>
+                <w:t xml:space="preserve">hal-05411007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
               </w:r>
@@ -1282,77 +1282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Hydrothermal and submarine volcanic activity: impacts on ocean chemistry and plankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,64 +2246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Conradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (10), pp.6983-6996. </w:t>
@@ -3573,90 +3573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen to the planktonic food web across gradients of N-2 fixation activity and diversity in the western tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (12), pp.3795 - 3810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Elifantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3818,672 +3818,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and drivers of symbiotic and free-living diazotrophic cyanobacteria in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marcus Stenegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.1559-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1559-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830630v1</w:t>
+                <w:t xml:space="preserve">hal-02024264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light on N&lt;sub&gt;2&lt;/sub&gt; fixation and net nitrogen release of &lt;i&gt;Trichodesmium&lt;/i&gt; in a field study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributions and Abundances of Sublineages of the N2-Fixing Cyanobacterium Candidatus Atelocyanobacterium thalassa (UCYN-A) in the New Caledonian Coral Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britt Henke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Zehr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024251v1</w:t>
+                <w:t xml:space="preserve">hal-02024198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Spungin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Belkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel A Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Stenegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (12), pp.3893 - 3908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and drivers of symbiotic and free-living diazotrophic cyanobacteria in the western tropical South Pacific</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of light on N&lt;sub&gt;2&lt;/sub&gt; fixation and net nitrogen release of &lt;i&gt;Trichodesmium&lt;/i&gt; in a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuozhu Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.1559-1578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1559-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024264v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions and Abundances of Sublineages of the N2-Fixing Cyanobacterium Candidatus Atelocyanobacterium thalassa (UCYN-A) in the New Caledonian Coral Lagoon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Zehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024198v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation related to &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; sp.: driving processes and impacts on primary production in the tropical Pacific Ocean</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (14), pp.4333 - 4352. </w:t>
@@ -4597,602 +4597,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Into Oceanic N2 Fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+                <w:t xml:space="preserve">hal-02024169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Into Oceanic N2 Fixation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024169v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+                <w:t xml:space="preserve">Katyanne M Shoemaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Frouin</w:t>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5203 - 5219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874747v1</w:t>
+                <w:t xml:space="preserve">hal-01812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5203 - 5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819414v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,210 +5201,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
+                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812049v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic position increases with thermocline depth in yellowfin and bigeye tuna across the Western and Central Pacific Ocean</w:t>
               </w:r>
@@ -5530,728 +5530,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Alberty</w:t>
+                <w:t xml:space="preserve">Chasing after Non-cyanobacterial Nitrogen Fixation in Marine Pelagic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelicque White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736985v1</w:t>
+                <w:t xml:space="preserve">hal-01736992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on Chloride Diffusion in Saturated Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Bezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14359/51688929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing after Non-cyanobacterial Nitrogen Fixation in Marine Pelagic Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelicque White</w:t>
+                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Sprintall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Germineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1736. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736992v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter uptake by Trichodesmium in the Southwest Pacific</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solange Duhamel</w:t>
+                <w:t xml:space="preserve">Preface: The Oligotrophy to the UlTra-oligotrophy PACific Experiment (OUTPACE cruise, 18 February to 3 April 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alain de Verneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.41315 </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (13), pp.3207 - 3220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep41315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-3207-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621711v1</w:t>
+                <w:t xml:space="preserve">hal-01621976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: The Oligotrophy to the UlTra-oligotrophy PACific Experiment (OUTPACE cruise, 18 February to 3 April 2015)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Dissolved organic matter uptake by Trichodesmium in the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Verneil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (13), pp.3207 - 3220. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41315 </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-14-3207-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep41315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621976v1</w:t>
+                <w:t xml:space="preserve">hal-01621711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot spot of N 2 fixation in the western tropical South Pacific pleads for a spatial decoupling between N 2 fixation and denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (16), pp.8414 - 8423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6428,77 +6428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,51 +6588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6679,51 +6679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7205,4222 +7205,4088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+                <w:t xml:space="preserve">Basin-wide N2 fixation in the deep waters of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Houlbrèque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Nauzet Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba María Martínez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Nieto-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184290v1</w:t>
+                <w:t xml:space="preserve">hal-02458925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and pathways of diazotroph-derived nitrogen to zooplankton during the VAHINE mesocosm experiment in the oligotrophic New Caledonia lagoon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global analysis of gene expression dynamics within the marine microbial community during the VAHINE mesocosm experiment in the southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (10), pp.3131-3145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3131-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (14), pp.4135-4149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4135-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443627v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393467v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of gene expression dynamics within the marine microbial community during the VAHINE mesocosm experiment in the southwest Pacific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Arkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4135-2016⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443636v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of N2 fixation and fate of diazotroph-derived nitrogen in a low-nutrient, low-chlorophyll ecosystem: results from the VAHINE mesocosm experiment (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2653-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2653-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393443v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contribution and pathways of diazotroph-derived nitrogen to zooplankton during the VAHINE mesocosm experiment in the oligotrophic New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian P. V. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Clarion</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon J. Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel A. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10), pp.3131-3145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3131-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890703v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of N2 fixation and fate of diazotroph-derived nitrogen in a low-nutrient, low-chlorophyll ecosystem: results from the VAHINE mesocosm experiment (New Caledonia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (9), pp.2653-2673. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2653-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330602v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide N2 fixation in the deep waters of the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of Trichodesmium demise within the New Caledonian lagoon during the VAHINE mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Nieto-Cid</w:t>
+                <w:t xml:space="preserve">Dina Alroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (14), pp.4187-4203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GB005326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4187-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458925v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Trichodesmium demise within the New Caledonian lagoon during the VAHINE mesocosm experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Alroumi</w:t>
+                <w:t xml:space="preserve">Kimberley A. Lema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4187-2016⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (1), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443637v1</w:t>
+                <w:t xml:space="preserve">hal-01443633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David G. Bourne</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 77 (1), pp.51-63. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (17), pp.2608-2612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443633v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
+                <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.139451⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483200v1</w:t>
+                <w:t xml:space="preserve">hal-01247428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grosso</w:t>
+                <w:t xml:space="preserve">Contrasted geographical distribution of N$_2$ fixation rates and $nif$H phylotypes in the Coral and Solomon Seas (southwestern Pacific) during austral winter conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra A. Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Germineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143775⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.1874 - 1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015gb005117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247428v1</w:t>
+                <w:t xml:space="preserve">hal-01496543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted geographical distribution of N$_2$ fixation rates and $nif$H phylotypes in the Coral and Solomon Seas (southwestern Pacific) during austral winter conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (11), pp.1874 - 1892. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015gb005117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496543v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2015.00080⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (13), pp.4099-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790796v1</w:t>
+                <w:t xml:space="preserve">hal-01231737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Hélias</w:t>
+                <w:t xml:space="preserve">Phytoplankton global mapping from space with a support vector machine algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (13), pp.4099-4112. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9261, pp.92611R. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2083730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231737v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton global mapping from space with a support vector machine algorithm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phytoplanktonic response to contrasted Saharan dust deposition events during mesocosm experiments in LNLC environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dekaezemacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2083730⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.753-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-11-753-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139276v1</w:t>
+                <w:t xml:space="preserve">hal-00952674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplanktonic response to contrasted Saharan dust deposition events during mesocosm experiments in LNLC environment</w:t>
+                <w:t xml:space="preserve">Contrasted Saharan dust events in LNLC environments: impact on nutrient dynamics and primary production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.753-796. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (17), pp.4783-4800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bgd-11-753-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4783-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952674v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted Saharan dust events in LNLC environments: impact on nutrient dynamics and primary production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hamersley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4783-2014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e81265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078924v1</w:t>
+                <w:t xml:space="preserve">hal-02163828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence of active dinitrogen fixation in surface waters of the eastern tropical South Pacific during El Niño and La Niña events and evaluation of its potential nutrient controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dekaezemacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Hamersley</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081265⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.768-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gbc.20063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163828v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of active dinitrogen fixation in surface waters of the eastern tropical South Pacific during El Niño and La Niña events and evaluation of its potential nutrient controls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gbc.20063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02163842v1</w:t>
+                <w:t xml:space="preserve">hal-00724468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2257-2011⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724468v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen fixation in the western equatorial Pacific: Rates, diazotrophic cyanobacterial size class distribution, and biogeochemical significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Slemons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Capone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GB003439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-01829155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation in the western equatorial Pacific: Rates, diazotrophic cyanobacterial size class distribution, and biogeochemical significance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric Iron Deposition: Global distribution, variability, and human perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Engelstaedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Artaxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GB003439⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.245-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.marine.010908.163727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829155v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Iron Deposition: Global distribution, variability, and human perturbations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.marine.010908.163727⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959797v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prášil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02567410v1</w:t>
+                <w:t xml:space="preserve">hal-00330343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.215-225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-5-215-2008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330343v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atmospheric forcing on the annual iron cycle in the western Mediterranean Sea: A 1-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.833-845. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (C9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-5-833-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330710v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric forcing on the annual iron cycle in the western Mediterranean Sea: A 1-year survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">[Zn-Cr-X] and [Zn-Al-X] LDHs containing electroactive interlamellar anions. Chemical and structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JC003213⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311 (1), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10587259808042385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494175v1</w:t>
+                <w:t xml:space="preserve">hal-02182357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Zn-Cr-X] and [Zn-Al-X] LDHs containing electroactive interlamellar anions. Chemical and structural characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Palvadeau</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10587259808042385⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (19), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL022962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182357v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct evidence of a biologically active coastal silicate pump: Ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (6), pp.1849-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL022962⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02567395v1</w:t>
+                <w:t xml:space="preserve">hal-00959802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of a biologically active coastal silicate pump: Ecological implications</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (6), pp.1849-1854. </w:t>
+                <w:t xml:space="preserve">Tomographic reconstruction using nonseparable wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1849⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Turjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (8), pp.1445-1450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/83.855441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11430,78 +11296,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,84 +11389,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions, pp.63-66, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.27929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11747,51 +11613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05215268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deiss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Armitage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Gorecka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Mazure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Lu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuozhu Wen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014781" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024251v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1-2018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Berg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1559-2018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024198v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Henke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zehr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00554" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621952v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houssard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany S. Graham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30TJ15Q0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443627v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. V. Hunt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Conroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3131-2016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443636v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4135-2016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02330602v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2653-2016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443637v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Alroumi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4187-2016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496543v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra A. Turk-Kubo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gb005117" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829155v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Slemons" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003439" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959797v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelstaedter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sealy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163727" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182357v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousty" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palvadeau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259808042385" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf291" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05215268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Armitage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Gorecka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Mazure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Lu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuozhu Wen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014781" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Berg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1559-2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Henke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zehr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00554" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621952v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houssard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany S. Graham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30TJ15Q0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4135-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02330602v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2653-2016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443627v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. V. Hunt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Conroy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3131-2016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Alroumi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4187-2016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra A. Turk-Kubo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gb005117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Slemons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003439" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959797v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelstaedter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sealy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163727" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousty" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palvadeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259808042385" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>