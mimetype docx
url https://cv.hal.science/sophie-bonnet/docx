--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -100,1069 +100,1069 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Diazotrophs on Marine Food Webs and the Biological Carbon Pump: Progress and Remaining Challenges</w:t>
+                <w:t xml:space="preserve">Dissolved organic matter (DOC, CDOM, FDOM) in the western Tropical South Pacific: Depth- and subregion-resolved variability, and hydrothermal influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf291⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 242, pp.103664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2025.103664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546833v1</w:t>
+                <w:t xml:space="preserve">hal-05480734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Diazotrophs on Marine Food Webs and the Biological Carbon Pump: Progress and Remaining Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle I Graco</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Ledesma</w:t>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), wraf291 (15p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326793v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter (DOC, CDOM, FDOM) in the western Tropical South Pacific: Depth- and subregion-resolved variability, and hydrothermal influence</w:t>
+                <w:t xml:space="preserve">Diffusive gradient in thin film for ultra-trace methylmercury measurements in the coastal and open sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Isalyne Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Fanny Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mahieu</w:t>
+                <w:t xml:space="preserve">Michelle I Graco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
+                <w:t xml:space="preserve">Jesús Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Kevin Ruiz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 242, pp.103664. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 222 (2), pp.118813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2025.103664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480734v1</w:t>
+                <w:t xml:space="preserve">hal-05326793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bras</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">David M Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGUsphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273455v1</w:t>
+                <w:t xml:space="preserve">hal-05411007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source‐to‐Sink Signal Propagation in a Small, Coupled Catchment‐Deep‐Sea Fan System: The Sithas Example From the Corinth Rift (Pleistocene, Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rohais</w:t>
+                <w:t xml:space="preserve">Natalia Torres-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Regard</w:t>
+                <w:t xml:space="preserve">Jingjing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J J Armitage</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">Igor Živković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.70044⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (22), pp.11039-11050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215268v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization moderates hydrothermal mercury inputs from arc volcanoes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source‐to‐Sink Signal Propagation in a Small, Coupled Catchment‐Deep‐Sea Fan System: The Sithas Example From the Corinth Rift (Pleistocene, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Yuan</w:t>
+                <w:t xml:space="preserve">N. Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">S. Rohais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Živković</w:t>
+                <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Point</w:t>
+                <w:t xml:space="preserve">J J Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c01767⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.70044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069344v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron distribution and budget in the Solomon Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bucciarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quéroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 273, pp.104567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term decline of the planktonic biomass in a hotspot of nitrogen fixation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrothermal activity indirectly influences ice nuclei particles in seawater and nascent sea spray of the Subtropical Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Loisel</w:t>
+                <w:t xml:space="preserve">Yannick Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Karl</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Petrenko</w:t>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.11697. </w:t>
+              <w:t xml:space="preserve">EGUsphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66743-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411007v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
               </w:r>
@@ -1282,77 +1282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Hydrothermal and submarine volcanic activity: impacts on ocean chemistry and plankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,64 +1818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotrophs are overlooked contributors to carbon and nitrogen export to the deep ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,90 +2220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale sampling unveils diazotroph patchiness in the South Pacific Ocean Running title: Fine-scale diazotroph patchiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Conradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2348,338 +2348,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artery to vein configuration of arteriovenous fistula improves hemodynamics to increase maturation and patency</w:t>
+                <w:t xml:space="preserve">A critical review of the 15 N 2 tracer method to measure diazotrophic production in pelagic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hualong Bai</w:t>
+                <w:t xml:space="preserve">Angelicque White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
+                <w:t xml:space="preserve">Julie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Gorecka</w:t>
+                <w:t xml:space="preserve">Corday Selden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirley Liu</w:t>
+                <w:t xml:space="preserve">Mary Gradoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Ono</w:t>
+                <w:t xml:space="preserve">Lindsey Potts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (557), </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.129-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aax7613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429088v1</w:t>
+                <w:t xml:space="preserve">hal-03150289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the 15 N 2 tracer method to measure diazotrophic production in pelagic ecosystems</w:t>
+                <w:t xml:space="preserve">Artery to vein configuration of arteriovenous fistula improves hemodynamics to increase maturation and patency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelicque White</w:t>
+                <w:t xml:space="preserve">Hualong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Granger</w:t>
+                <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corday Selden</w:t>
+                <w:t xml:space="preserve">Jolanta Gorecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Gradoville</w:t>
+                <w:t xml:space="preserve">Shirley Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsey Potts</w:t>
+                <w:t xml:space="preserve">Shun Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (4), pp.129-147. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (557), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aax7613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150289v1</w:t>
+                <w:t xml:space="preserve">hal-03429088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal shifts in Diazotrophs players: patterns observed over a two-year time series in the New Caledonian lagoon (Western tropical South Pacific ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmrick Saulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,117 +2769,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artery to vein configuration of arteriovenous fistula improves hemodynamics to increase maturation and patency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie M Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualong Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Gorecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (557), pp.eaax7613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.aax7613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034229v1</w:t>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter stimulates N2 fixation and nifH gene expression in Trichodesmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The delayed island mass effect: How islands can remotely trigger blooms in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Messié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,77 +3171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleaching forces coral’s heterotrophy on diazotrophs and Synechococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (10), pp.6983-6996. </w:t>
@@ -3420,1070 +3420,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Knapp</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790780v1</w:t>
+                <w:t xml:space="preserve">hal-01830630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen to the planktonic food web across gradients of N-2 fixation activity and diversity in the western tropical South Pacific Ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of light on N&lt;sub&gt;2&lt;/sub&gt; fixation and net nitrogen release of &lt;i&gt;Trichodesmium&lt;/i&gt; in a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuozhu Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3795 - 3810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3795-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883417v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Belkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel A Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Stenegren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Martias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">Andrea Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3893 - 3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024170v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and drivers of symbiotic and free-living diazotrophic cyanobacteria in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributions and Abundances of Sublineages of the N2-Fixing Cyanobacterium Candidatus Atelocyanobacterium thalassa (UCYN-A) in the New Caledonian Coral Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britt Henke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Stenegren</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachel Foster</w:t>
+                <w:t xml:space="preserve">Jonathan Zehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1559-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024264v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions and Abundances of Sublineages of the N2-Fixing Cyanobacterium Candidatus Atelocyanobacterium thalassa (UCYN-A) in the New Caledonian Coral Lagoon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distribution and drivers of symbiotic and free-living diazotrophic cyanobacteria in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Stenegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Zehr</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Foster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00554⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.1559-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1559-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024198v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed cell death in diazotrophs and the fate of organic matter in the western tropical South Pacific Ocean during the OUTPACE cruise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Caputo</w:t>
+                <w:t xml:space="preserve">Distribution and rates of nitrogen fixation in the western tropical South Pacific Ocean constrained by nitrogen isotope budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.3893 - 3908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3893-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2619-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2619-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840045v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light on N&lt;sub&gt;2&lt;/sub&gt; fixation and net nitrogen release of &lt;i&gt;Trichodesmium&lt;/i&gt; in a field study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen to the planktonic food web across gradients of N-2 fixation activity and diversity in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.3795 - 3810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3795-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024251v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic metabolism by natural communities of unicellular cyanobacteria in the western tropical South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Dissolved Organic Matter Influences N2 Fixation in the New Caledonian Lagoon (Western Tropical South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Elifantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830630v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation related to &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; sp.: driving processes and impacts on primary production in the tropical Pacific Ocean</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (14), pp.4333 - 4352. </w:t>
@@ -4597,1427 +4597,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Into Oceanic N2 Fixation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Ann Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00108⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024169v1</w:t>
+                <w:t xml:space="preserve">hal-01790784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation as a dominant new N source in the western tropical South Pacific Ocean (OUTPACE cruise)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Into Oceanic N2 Fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (8), pp.2565 - 2585. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2565-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790784v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812049v1</w:t>
+                <w:t xml:space="preserve">hal-02024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Frouin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874747v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterization of diazotroph activity across the western tropical South Pacific hotspot of N&lt;sub&gt;2&lt;/sub&gt; fixation (OUTPACE cruise)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Remote sensing of &amp;lt;em&amp;gt;Trichodesmium&amp;lt;/em&amp;gt; spp. mats in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (13), pp.4215-4232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4215-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5203 - 5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5203-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024176v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron from a submarine source impacts the productive layer of the Western Tropical South Pacific (WTSP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Aphotic N2 fixation along an oligotrophic to ultraoligotrophic transect in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katyanne M Shoemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia H. Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Niggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.9075. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.3107-3119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27407-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-3107-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819414v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic position increases with thermocline depth in yellowfin and bigeye tuna across the Western and Central Pacific Ocean</w:t>
+                <w:t xml:space="preserve">Effect of Temperature on Chloride Diffusion in Saturated Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houssard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorrain</w:t>
+                <w:t xml:space="preserve">Brahim Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tremblay-Boyer</w:t>
+                <w:t xml:space="preserve">Fouad Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Allain</w:t>
+                <w:t xml:space="preserve">Abdel-Illah Bezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany S. Graham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154, pp.49 - 63. </w:t>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14359/51688929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621952v1</w:t>
+                <w:t xml:space="preserve">hal-01923475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing after Non-cyanobacterial Nitrogen Fixation in Marine Pelagic Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelicque White</w:t>
+                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Sprintall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Germineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01736⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736992v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on Chloride Diffusion in Saturated Concrete</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chasing after Non-cyanobacterial Nitrogen Fixation in Marine Pelagic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Moisander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelicque White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14359/51688929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923475v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solomon Sea: its circulation, chemistry, geochemistry and biology explored during two oceanographic cruises</w:t>
+                <w:t xml:space="preserve">Trophic position increases with thermocline depth in yellowfin and bigeye tuna across the Western and Central Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+                <w:t xml:space="preserve">Patrick Houssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+                <w:t xml:space="preserve">Laura Tremblay-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Sprintall</w:t>
+                <w:t xml:space="preserve">Valérie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Germineaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Alberty</w:t>
+                <w:t xml:space="preserve">Brittany S. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.49 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.221⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736985v1</w:t>
+                <w:t xml:space="preserve">hal-01621952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: The Oligotrophy to the UlTra-oligotrophy PACific Experiment (OUTPACE cruise, 18 February to 3 April 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Verneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (13), pp.3207 - 3220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6051,103 +6051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter uptake by Trichodesmium in the Southwest Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.41315 </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6181,90 +6181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot spot of N 2 fixation in the western tropical South Pacific pleads for a spatial decoupling between N 2 fixation and denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (14), pp.E2800 - E2801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6311,90 +6311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-nitrogen fixation rates in the particulate and dissolved pools in the Western Tropical Pacific (Solomon and Bismarck Seas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (16), pp.8414 - 8423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6422,1805 +6422,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contribution and pathways of diazotroph-derived nitrogen to zooplankton during the VAHINE mesocosm experiment in the oligotrophic New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian P. V. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon J. Conroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel A. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.10300⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10), pp.3131-3145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3131-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443231v1</w:t>
+                <w:t xml:space="preserve">hal-01443627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393465v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Basin-wide N2 fixation in the deep waters of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Louis</w:t>
+                <w:t xml:space="preserve">Nauzet Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba María Martínez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Nieto-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2803-2016⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GB005326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404388v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Arkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01381792v1</w:t>
+                <w:t xml:space="preserve">hal-01890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession within the prokaryotic communities during the VAHINE mesocosms experiment in the New Caledonia lagoon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (8), pp.2319-2337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2319-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381793v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic evidence for a shift from nitrate- to diazotroph-fueled export production in the VAHINE mesocosm experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global analysis of gene expression dynamics within the marine microbial community during the VAHINE mesocosm experiment in the southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Spungin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Berman-Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (16), pp.4645-4657. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 13 (14), pp.4135-4149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4135-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4645-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01443230v1</w:t>
+                <w:t xml:space="preserve">hal-01443636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide N2 fixation in the deep waters of the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamics of N2 fixation and fate of diazotroph-derived nitrogen in a low-nutrient, low-chlorophyll ecosystem: results from the VAHINE mesocosm experiment (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mar Nieto-Cid</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Rahav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GB005326⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2653-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2653-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458925v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of gene expression dynamics within the marine microbial community during the VAHINE mesocosm experiment in the southwest Pacific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diazotroph derived nitrogen supports diatom growth in the South West Pacific: A quantitative study using nanoSIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4135-2016⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (5), pp.1549-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443636v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of diazotroph-derived nitrogen towards non-diazotrophic planktonic communities: a comparative study between Trichodesmium erythraeum, Crocosphaera watsonii and Cyanothece sp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical fluxes and fate of diazotroph-derived nitrogen in the food web after a phosphate enrichment : modeling of the VAHINE mesocosms experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Barani</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (13), pp.4005-4021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4005-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (17), pp.5103-5120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-5103-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393443v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Arkouche</w:t>
+                <w:t xml:space="preserve">Introduction to the project VAHINE: VAriability of vertical and tropHlc transfer of diazotroph derived N in the south wEst Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clarion</w:t>
+                <w:t xml:space="preserve">Jean-Michel Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (9), pp.2803-2814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2803-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890703v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of N2 fixation and fate of diazotroph-derived nitrogen in a low-nutrient, low-chlorophyll ecosystem: results from the VAHINE mesocosm experiment (New Caledonia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heterotrophic bacterial production and metabolic balance during the VAHINE mesocosm experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eyal Rahav</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (9), pp.2653-2673. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3187-3202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2653-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3187-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330602v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and pathways of diazotroph-derived nitrogen to zooplankton during the VAHINE mesocosm experiment in the oligotrophic New Caledonia lagoon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Succession within the prokaryotic communities during the VAHINE mesocosms experiment in the New Caledonia lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (10), pp.3131-3145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3131-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (8), pp.2319-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2319-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443627v1</w:t>
+                <w:t xml:space="preserve">hal-01381793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical and biological impacts of diazotroph blooms in a low-nutrient, low-chlorophyll ecosystem: synthesis from the VAHINE mesocosm experiment (New Caledonia)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen isotopic evidence for a shift from nitrate- to diazotroph-fueled export production in the VAHINE mesocosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela N. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah E. Fawcett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Martinez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (15), pp.4461-4479. </w:t>
+              <w:t xml:space="preserve">, 2016, 13 (16), pp.4645-4657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-4461-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-4645-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393467v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Trichodesmium demise within the New Caledonian lagoon during the VAHINE mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Spungin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Pfreundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Alroumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Released coral mucus does not enhance planktonic N-2 fixation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley A. Lema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,51 +8405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotrophs: a non-negligible source of nitrogen for the tropical coral Stylophora pistillata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,90 +8539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesopelagic N2 Fixation Related to Organic Matter Composition in the Solomon and Bismarck Seas (Southwest Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia H. Moisander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8673,103 +8673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted geographical distribution of N$_2$ fixation rates and $nif$H phylotypes in the Coral and Solomon Seas (southwestern Pacific) during austral winter conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra A. Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Germineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (11), pp.1874 - 1892. </w:t>
@@ -8807,103 +8807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the dinitrogen released as ammonium and dissolved organic nitrogen by unicellular and filamentous marine diazotrophic cyanobacteria grown in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9071,103 +9071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton global mapping from space with a support vector machine algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9261, pp.92611R. </w:t>
@@ -9244,51 +9244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9473,90 +9473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphotic N2 Fixation in the Eastern Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hamersley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9620,51 +9620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of active dinitrogen fixation in surface waters of the eastern tropical South Pacific during El Niño and La Niña events and evaluation of its potential nutrient controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dekaezemacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9753,77 +9753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic dinitrogen fixation along a longitudinal gradient across the Mediterranean Sea during the stratified period (BOUM cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (8), pp.2257-2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9997,291 +9997,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation in the western equatorial Pacific: Rates, diazotrophic cyanobacterial size class distribution, and biogeochemical significance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric Iron Deposition: Global distribution, variability, and human perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
+                <w:t xml:space="preserve">N. Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dutrieux</w:t>
+                <w:t xml:space="preserve">S. Engelstaedter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Slemons</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Artaxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GB003439⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.245-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.marine.010908.163727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829155v1</w:t>
+                <w:t xml:space="preserve">hal-00959797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Iron Deposition: Global distribution, variability, and human perturbations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Engelstaedter</w:t>
+                <w:t xml:space="preserve">Nitrogen fixation in the western equatorial Pacific: Rates, diazotrophic cyanobacterial size class distribution, and biogeochemical significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Luo</w:t>
+                <w:t xml:space="preserve">Isabelle C. Biegala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sealy</w:t>
+                <w:t xml:space="preserve">Pierre Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Artaxo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lia Slemons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Capone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.245-278. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.n/a - n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.marine.010908.163727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008GB003439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959797v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
               </w:r>
@@ -10306,51 +10306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10409,51 +10409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient limitation of primary productivity in the Southeast Pacific (BIOSOPE cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10556,51 +10556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting heterotrophic bacterial production in the southern Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10671,291 +10671,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric forcing on the annual iron cycle in the western Mediterranean Sea: A 1-year survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">[Zn-Cr-X] and [Zn-Al-X] LDHs containing electroactive interlamellar anions. Chemical and structural characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palvadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JC003213⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311 (1), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10587259808042385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494175v1</w:t>
+                <w:t xml:space="preserve">hal-02182357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Zn-Cr-X] and [Zn-Al-X] LDHs containing electroactive interlamellar anions. Chemical and structural characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atmospheric forcing on the annual iron cycle in the western Mediterranean Sea: A 1-year survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Palvadeau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 311 (1), pp.195-200. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (C9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10587259808042385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JC003213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182357v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,51 +11161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction using nonseparable wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11323,77 +11323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Les récifs en quête de diazotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11613,51 +11613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf291" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05215268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Armitage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Gorecka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Mazure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Lu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuozhu Wen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014781" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Berg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1559-2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Henke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zehr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00554" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621952v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houssard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany S. Graham" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30TJ15Q0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4135-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02330602v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2653-2016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443627v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. V. Hunt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Conroy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3131-2016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Alroumi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4187-2016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra A. Turk-Kubo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gb005117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Slemons" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003439" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959797v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelstaedter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sealy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163727" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousty" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palvadeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259808042385" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mahieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2025.103664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Berman-Frank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05411007v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Karl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petrenko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66743-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Torres-Rodriguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#381;ivkovi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c01767" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05215268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rohais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Armitage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104567" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3580" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Capone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nicole Fitzsimmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1703123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Chowdhury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora H&#246;rstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaz Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10343" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01319-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Filella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vogts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.923765" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423380v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Conradt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00006-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelicque White" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Granger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corday Selden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gradoville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Potts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10353" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Gorecka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ono" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7613" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turk-Kubo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cooperguard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.581755" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Mazure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Shoemaker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Moisander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Messi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0456-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02461797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Lu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuozhu Wen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Shi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014781" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Spungin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Belkin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Foster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stenegren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3893-2018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Henke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zehr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Berg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1559-2018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Knapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Mccabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2619-2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3795-2018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Martias" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Elifantz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00089" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutheil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4333-2018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ann Foster" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2565-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4215-2018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27407-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874747v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5203-2018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne M Shoemaker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia H. Moisander" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Niggemann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Dittmar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-3107-2018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Touil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghomari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Bezzar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14359/51688929" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736985v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alberty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.221" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01736992v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01736" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houssard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany S. Graham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.04.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30TJ15Q0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Verneil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-3207-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621711v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41315" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619514114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berthelot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Moisander" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grosso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL073856" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443627v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P. V. Hunt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon J. Conroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. Foster" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3131-2016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393467v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4461-2016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458925v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauzet Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Mar&#237;a Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Nieto-Cid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GB005326" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4005-2016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Pfreundt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang R. Hess" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4135-2016" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02330602v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fawcett" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rahav" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2653-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443231v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10300" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5103-2016" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404388v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grisoni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Louis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2803-2016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381792v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3187-2016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2319-2016" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443230v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N. Knapp" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah E. Fawcett" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Martinez-Garcia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4645-2016" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Alroumi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-4187-2016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443633v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Lema" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Bourne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01787" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483200v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.139451" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143775" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra A. Turk-Kubo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gb005117" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2015.00080" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139276v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083730" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dekaezemacker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-753-2014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078924v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4783-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dekaezemacker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hamersley" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gbc.20063" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297EEA057EF57013F01AB63CABFFE53A379F4B9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724468v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2257-2011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959797v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahowald" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engelstaedter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sealy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artaxo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.marine.010908.163727" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829155v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutrieux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Slemons" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003439" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330343v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruyant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pr&#225;&#353;il" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-215-2008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330710v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-833-2008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182357v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mousty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palvadeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259808042385" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494175v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003213" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959802v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1849" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turjman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.855441" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184292v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.27929" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>