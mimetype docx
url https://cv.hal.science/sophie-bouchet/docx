--- v0 (2026-03-26)
+++ v1 (2026-04-19)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,3223 +240,3357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
+                <w:t xml:space="preserve">Severe Bacterial Non-AIDS Infections in Persons With Human Immunodeficiency Virus: The Epidemiology and Evolution of Antibiotic Resistance Over an 18-Year Period (2000–2017) in the ANRS CO3 AquiVih-Nouvelle-Aquitaine Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+                <w:t xml:space="preserve">Peggy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
+                <w:t xml:space="preserve">Olivier Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
+                <w:t xml:space="preserve">Adélaïde Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bessede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (10), pp.1814-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214520v1</w:t>
+                <w:t xml:space="preserve">hal-05594941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524817v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.895-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+                <w:t xml:space="preserve">hal-03524817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomics resource for genetics, physiology, and breeding of West African sorghum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques M Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanna Maina</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyanawa A Akata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Diatta</w:t>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tpg2.20075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274357v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
+                <w:t xml:space="preserve">A genomics resource for genetics, physiology, and breeding of West African sorghum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Jacques M Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Fanna Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eyanawa A Akata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Sine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.20075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290674v1</w:t>
+                <w:t xml:space="preserve">hal-03274357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359314v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BWGS: A R package for genomic selection and its application to a wheat breeding programme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222733⟩</w:t>
+              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571067v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">BWGS: A R package for genomic selection and its application to a wheat breeding programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gautier Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553534v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting adaptive traits with nested association mapping: genetic architecture of inflorescence morphology in sorghum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenbin Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">S. Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
+                <w:t xml:space="preserve">J. Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400658⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (7), pp.2197-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911856v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide phylogeography and history of wheat genetic diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dissecting adaptive traits with nested association mapping: genetic architecture of inflorescence morphology in sorghum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Olatoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Marla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav0536⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1785-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172516v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of sorghum (Sorghum bicolor) across diverse agroclimatic zones of Niger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Worldwide phylogeography and history of wheat genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jianan Wang</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/gen-2017-0131⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav0536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav0536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625927v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Power To Dissect Adaptive Traits in Global Sorghum Diversity Using a Nested Association Mapping Population.</w:t>
+                <w:t xml:space="preserve">Population genomics of sorghum (Sorghum bicolor) across diverse agroclimatic zones of Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanna Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tesfaye Tesso</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep R. Marla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.116.198499⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (4), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2017-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627749v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping for phenology and plant architecture in maize shows higher power for developmental traits compared with growth influenced traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Increased Power To Dissect Adaptive Traits in Global Sorghum Diversity Using a Nested Association Mapping Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jamin</w:t>
+                <w:t xml:space="preserve">Marcus O Olatoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coubriche</w:t>
+                <w:t xml:space="preserve">Sandeep R Marla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Tesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.88⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (2), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.116.198499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481767v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of pearl millet (Pennisetum glaucum (L.) R. Br.): Comparative analysis of global accessions and Senegalese landraces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
+                <w:t xml:space="preserve">Association mapping for phenology and plant architecture in maize shows higher power for developmental traits compared with growth influenced traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Codou Guèye</w:t>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Sy</w:t>
+                <w:t xml:space="preserve">T Presterl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coubriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2255-0⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (3), pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342372v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Altmann</w:t>
+                <w:t xml:space="preserve">Population genomics of pearl millet (Pennisetum glaucum (L.) R. Br.): Comparative analysis of global accessions and Senegalese landraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+                <w:t xml:space="preserve">Bassirou Mbacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Codou Guèye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2255-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637142v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive sorghum collection genotyped with SSR markers to enhance use of global genetic resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Deu</w:t>
+                <w:t xml:space="preserve">T. Altmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059714⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595265v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initial assessment of linkage disequilibrium (LD) in coffee trees: LD patterns in groups of Coffea canephora Pierre using microsatellite analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive sorghum collection genotyped with SSR markers to enhance use of global genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Bellis</w:t>
+                <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Punna Ramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">Jacques Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e59714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643249v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of taro (Colocasia esculenta (L.) Schott) in Vanuatu (Oceania): an appraisal of the distribution of allelic diversity (DAD) with SSR markers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An initial assessment of linkage disequilibrium (LD) in coffee trees: LD patterns in groups of Coffea canephora Pierre using microsatellite analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Noyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10722-011-9720-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268335v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 190 (4), pp.1547 - +. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.111.136903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure, linkage disequilibrium and signature of selection in Sorghum: lessons from physically anchored DArT markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of taro (Colocasia esculenta (L.) Schott) in Vanuatu (Oceania): an appraisal of the distribution of allelic diversity (DAD) with SSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033470⟩</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.805 - 820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10722-011-9720-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268396v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, structure, gene flow and evolutionary relationships within the Sorghum bicolor wild-weedy-crop complex in a western African region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Genetic structure, linkage disequilibrium and signature of selection in Sorghum: lessons from physically anchored DArT markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lassana Touré</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1662-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649865v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus genetic map of sorghum that integrates multiple component maps and high-throughput Diversity Array Technology (DArT) markers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity, structure, gene flow and evolutionary relationships within the Sorghum bicolor wild-weedy-crop complex in a western African region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia E Klein</w:t>
+                <w:t xml:space="preserve">Dékoro Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R Klein</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-13⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (7), pp.1231-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1662-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338089v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A consensus genetic map of sorghum that integrates multiple component maps and high-throughput Diversity Array Technology (DArT) markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma S Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia E Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leaf tip necrosis, molecular markers and β1-proteasome subunits associated with the slow rusting resistance genes Lr46/Yr29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Rosewarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huerta-Espino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (3), pp.500-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-005-0153-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,176 +3600,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of cross progeny variance genomic prediction using simulations and experimental data in winter elite bread wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3694,73 +3828,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Cereal Biotechnology and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA-2023 CBB7 + EWAC, Nov 2023, Wernigerode, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of cross progeny variance genomic prediction using simulations and experimental data in winter elite bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3769,1529 +3903,1529 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Goudemand-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R2D2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGSC (International Wheat Genome Sequencing Consortium )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of factors influencing predictive ability of phenomic selection and comparison to genomic selection in wheat breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Cereal Biotechnology and Breeding,CBB6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA; AKCongress, Nov 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction génomique de la valeur boulangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gélisse Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Selection and characterization of a winter wheat diversity panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">7. Congress and Associate Symposiums of Breads of the future: genomics, genetics, breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federal research center “Vavilov all-Russian Institute of Plant Genetic Resources” – VIR., Jun 2019, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and characterization of a winter wheat diversity panel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress and Associate Symposiums of Breads of the future: genomics, genetics, breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federal research center “Vavilov all-Russian Institute of Plant Genetic Resources” – VIR., Jun 2019, St Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289527v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCLB, May 2019, Dublin, Germany. p.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual selection for comparing wheat breeding schemes at constant total cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5301,870 +5435,870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multi-environnementale de blé tendre « exotique » -prédictions génomiques GxE et génétique d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème rencontre scientifiques du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de diversité d'un panel de pré-breeding de blé tendre par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème rencontres du FSOV -2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 2024 Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement d'un modèle de sélection génomique pour la qualité boulangère du blé-GS qualité-FSOV 2014 N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 -ème rencontre scientifique du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical recombination maps estimed with two diverging european and asian populations on bread wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC : gordon research congress Quantitative Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6174,280 +6308,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the economic effectiveness of genomic selection relative to conventional breeding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nourollah Ahmadi; Jérôme Bartholomé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Trait Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2467, Springer US, pp.619-644, 2022, Methods in Molecular Biology, 978-1-0716-2205-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomics Along With Quantitative Genetics Provides a More Efficient Valorization of Crop Plant Genetic Diversity in Breeding and Pre-breeding Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Civan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy-Des-Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2021, Population Genomics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/13836_2021_97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6457,134 +6591,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6594,388 +6728,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéBAT : Analyse de Diversité d'un panel de pré-breeding de Blé tendre par une approche Transcriptomique-projet FSOV 2018 M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExIGE : Évaluation multi-environnementale de blé tendre « exotique »prédictions génomiques GxE et génétique d'association-projet FSOV 2018 P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GS-qualité -Établissement d'un modèle de sélection génomique pour la qualité boulangère des blés-FSOV 2014 N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7122,51 +7256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04718-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Faye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanna Maina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyanawa A Akata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Diatta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Olatoye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Marla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Perumal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400658" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R. Marla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2017-0131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O Olatoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R Marla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Tesso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.198499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Presterl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.88" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Mback&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Codou Gu&#232;ye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2255-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punna Ramu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059714" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9720-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0D22277-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033470" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma S Mace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Rosewarne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huerta-Espino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. William" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0153-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68WMMGRZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poupard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bogard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy-Des-Deserts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2021_97" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04718-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bessede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Faye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanna Maina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyanawa A Akata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Diatta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Olatoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Marla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Perumal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R. Marla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2017-0131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O Olatoye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R Marla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Tesso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.198499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Presterl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.88" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Mback&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Codou Gu&#232;ye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2255-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punna Ramu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059714" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9720-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0D22277-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033470" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma S Mace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Klein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Rosewarne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huerta-Espino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. William" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0153-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68WMMGRZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poupard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bogard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy-Des-Deserts" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2021_97" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>