--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,3357 +240,3223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Bacterial Non-AIDS Infections in Persons With Human Immunodeficiency Virus: The Epidemiology and Evolution of Antibiotic Resistance Over an 18-Year Period (2000–2017) in the ANRS CO3 AquiVih-Nouvelle-Aquitaine Cohort</w:t>
+                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Blanc</w:t>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leleux</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bessede</w:t>
+                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac978⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594941v1</w:t>
+                <w:t xml:space="preserve">hal-04214520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+                <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.3337-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214520v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic selection in wheat breeding: identification and optimisation of factors influencing prediction accuracy and comparison to genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (3), pp.895-914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-021-04005-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection in wheat breeding: prediction of the genotype-by-environment interaction in multi-environment breeding trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Robert</w:t>
+                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rolland</w:t>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-022-04170-4⟩</w:t>
+              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765277v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomics resource for genetics, physiology, and breeding of West African sorghum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques M Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques M Faye</w:t>
+                <w:t xml:space="preserve">Fanna Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanna Maina</w:t>
+                <w:t xml:space="preserve">Eyanawa A Akata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyanawa A Akata</w:t>
+                <w:t xml:space="preserve">Bassirou Sine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tpg2.20075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evab152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BWGS: A R package for genomic selection and its application to a wheat breeding programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gautier Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359314v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BWGS: A R package for genomic selection and its application to a wheat breeding programme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben-Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Gautier Tran</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222733⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (7), pp.2197-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571067v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economical optimization of a breeding scheme by selective phenotyping of the calibration set in a multi-trait context: application to bread making quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting adaptive traits with nested association mapping: genetic architecture of inflorescence morphology in sorghum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Olatoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Marla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben-Sadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
+                <w:t xml:space="preserve">Zhenbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Auzanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Rolland</w:t>
+                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-020-03590-4⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.1785-1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553534v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting adaptive traits with nested association mapping: genetic architecture of inflorescence morphology in sorghum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worldwide phylogeography and history of wheat genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Olatoye</w:t>
+                <w:t xml:space="preserve">Sandra Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Marla</w:t>
+                <w:t xml:space="preserve">Romain de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenbin Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400658⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav0536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav0536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911856v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide phylogeography and history of wheat genetic diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population genomics of sorghum (Sorghum bicolor) across diverse agroclimatic zones of Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanna Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep R. Marla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balfourier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+                <w:t xml:space="preserve">Jianan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav0536⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (4), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2017-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172516v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of sorghum (Sorghum bicolor) across diverse agroclimatic zones of Niger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Increased Power To Dissect Adaptive Traits in Global Sorghum Diversity Using a Nested Association Mapping Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jianan Wang</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus O Olatoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep R Marla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tesfaye Tesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/gen-2017-0131⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206 (2), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.116.198499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625927v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Power To Dissect Adaptive Traits in Global Sorghum Diversity Using a Nested Association Mapping Population.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Association mapping for phenology and plant architecture in maize shows higher power for developmental traits compared with growth influenced traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Presterl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus O Olatoye</w:t>
+                <w:t xml:space="preserve">Philippe Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep R Marla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tesfaye Tesso</w:t>
+                <w:t xml:space="preserve">Denis Coubriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.116.198499⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (3), pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2016.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627749v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping for phenology and plant architecture in maize shows higher power for developmental traits compared with growth influenced traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Population genomics of pearl millet (Pennisetum glaucum (L.) R. Br.): Comparative analysis of global accessions and Senegalese landraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Mbacké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramasamy Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertin</w:t>
+                <w:t xml:space="preserve">Mame Codou Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Presterl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Coubriche</w:t>
+                <w:t xml:space="preserve">Ousmane Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2016.88⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2255-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481767v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of pearl millet (Pennisetum glaucum (L.) R. Br.): Comparative analysis of global accessions and Senegalese landraces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenbin Hu</w:t>
+                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Mbacké</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Sy</w:t>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2255-0⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342372v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637142v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">An initial assessment of linkage disequilibrium (LD) in coffee trees: LD patterns in groups of Coffea canephora Pierre using microsatellite analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine D. Madur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Combes</w:t>
+                <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652500v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive sorghum collection genotyped with SSR markers to enhance use of global genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Billot</w:t>
+                <w:t xml:space="preserve">Punna Ramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punna Ramu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">Jacques Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e59714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0059714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An initial assessment of linkage disequilibrium (LD) in coffee trees: LD patterns in groups of Coffea canephora Pierre using microsatellite analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-10⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (4), pp.1547 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.111.136903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643249v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Genetic structure, linkage disequilibrium and signature of selection in Sorghum: lessons from physically anchored DArT markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jamin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Deu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.111.136903⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648939v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of taro (Colocasia esculenta (L.) Schott) in Vanuatu (Oceania): an appraisal of the distribution of allelic diversity (DAD) with SSR markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.805 - 820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10722-011-9720-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure, linkage disequilibrium and signature of selection in Sorghum: lessons from physically anchored DArT markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity, structure, gene flow and evolutionary relationships within the Sorghum bicolor wild-weedy-crop complex in a western African region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Billot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dékoro Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033470⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (7), pp.1231-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1662-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268396v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, structure, gene flow and evolutionary relationships within the Sorghum bicolor wild-weedy-crop complex in a western African region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A consensus genetic map of sorghum that integrates multiple component maps and high-throughput Diversity Array Technology (DArT) markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma S Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Sagnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Deu</w:t>
+                <w:t xml:space="preserve">Jean-Francois Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dékoro Dembélé</w:t>
+                <w:t xml:space="preserve">Patricia E Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lassana Touré</w:t>
+                <w:t xml:space="preserve">Robert R Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1662-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649865v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus genetic map of sorghum that integrates multiple component maps and high-throughput Diversity Array Technology (DArT) markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf tip necrosis, molecular markers and β1-proteasome subunits associated with the slow rusting resistance genes Lr46/Yr29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Rosewarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma S Mace</w:t>
+                <w:t xml:space="preserve">R. P. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+                <w:t xml:space="preserve">J. Huerta-Espino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia E Klein</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. M. William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112 (3), pp.500-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-005-0153-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3600,176 +3466,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of cross progeny variance genomic prediction using simulations and experimental data in winter elite bread wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3828,73 +3694,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Cereal Biotechnology and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA-2023 CBB7 + EWAC, Nov 2023, Wernigerode, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of cross progeny variance genomic prediction using simulations and experimental data in winter elite bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oget-Ebrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3903,2685 +3769,2685 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Goudemand-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R2D2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGSC (International Wheat Genome Sequencing Consortium )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of factors influencing predictive ability of phenomic selection and comparison to genomic selection in wheat breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Cereal Biotechnology and Breeding,CBB6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUCARPIA; AKCongress, Nov 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction génomique de la valeur boulangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gélisse Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG15 - 15th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECFG15, Feb 2020, Rome, Italy. pp.340-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and characterization of a winter wheat diversity panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congress and Associate Symposiums of Breads of the future: genomics, genetics, breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federal research center “Vavilov all-Russian Institute of Plant Genetic Resources” – VIR., Jun 2019, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289536v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical recombination maps estimated with two diverging european and asian populations on bread wheat 3B chromosome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289531v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of AvrStb9, a gene of Zymoseptoria tritici conferring avirulence on wheat cultivars carrying the Stb9 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compain Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gélisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cereal Leaf Blights (ISCLB) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCLB, May 2019, Dublin, Germany. p.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Virtual selection for comparing wheat breeding schemes at constant total cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786724v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595570v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual selection for comparing wheat breeding schemes at constant total cost</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Wheat Genetics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tulln, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Clichy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340466v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multi-environnementale de blé tendre « exotique » -prédictions génomiques GxE et génétique d'association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sibille Perrochon</w:t>
+                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ème rencontre scientifiques du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708036v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de diversité d'un panel de pré-breeding de blé tendre par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème rencontres du FSOV -2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Caugant</w:t>
+                <w:t xml:space="preserve">Evaluation multi-environnementale de blé tendre « exotique » -prédictions génomiques GxE et génétique d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">9 ème rencontre scientifiques du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913949v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement d'un modèle de sélection génomique pour la qualité boulangère du blé-GS qualité-FSOV 2014 N</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Poupard</w:t>
+                <w:t xml:space="preserve">Historical recombination maps estimed with two diverging european and asian populations on bread wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 -ème rencontre scientifique du FSOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GRC : gordon research congress Quantitative Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715865v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical recombination maps estimed with two diverging european and asian populations on bread wheat chromosome 3B</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Etablissement d'un modèle de sélection génomique pour la qualité boulangère du blé-GS qualité-FSOV 2014 N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC : gordon research congress Quantitative Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">8 -ème rencontre scientifique du FSOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990084v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the economic effectiveness of genomic selection relative to conventional breeding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nourollah Ahmadi; Jérôme Bartholomé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Trait Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2467, Springer US, pp.619-644, 2022, Methods in Molecular Biology, 978-1-0716-2205-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomics Along With Quantitative Genetics Provides a More Efficient Valorization of Crop Plant Genetic Diversity in Breeding and Pre-breeding Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Civan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Danguy-Des-Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2021, Population Genomics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/13836_2021_97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6591,134 +6457,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of recombination landscapes in diverging populations of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6728,388 +6594,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéBAT : Analyse de Diversité d'un panel de pré-breeding de Blé tendre par une approche Transcriptomique-projet FSOV 2018 M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExIGE : Évaluation multi-environnementale de blé tendre « exotique »prédictions génomiques GxE et génétique d'association-projet FSOV 2018 P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Blancon</w:t>
+                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Kitt</w:t>
+                <w:t xml:space="preserve">David Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lasserre-Zuber</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sibille Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GS-qualité -Établissement d'un modèle de sélection génomique pour la qualité boulangère des blés-FSOV 2014 N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7256,51 +7122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04718-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bessede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac978" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Faye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanna Maina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyanawa A Akata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Diatta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Olatoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Marla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Perumal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400658" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R. Marla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2017-0131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O Olatoye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R Marla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Tesso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.198499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Presterl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.88" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Mback&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Codou Gu&#232;ye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2255-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punna Ramu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059714" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9720-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0D22277-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033470" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma S Mace" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Klein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338628v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Rosewarne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huerta-Espino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. William" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0153-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68WMMGRZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715865v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poupard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bogard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy-Des-Deserts" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2021_97" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget-Ebrad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Heumez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04718-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04170-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-021-04005-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanna Maina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyanawa A Akata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Sine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Diatta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Olatoye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Marla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbin Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Perumal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400658" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R. Marla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2017-0131" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus O Olatoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep R Marla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Tesso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.198499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Presterl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.88" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Mback&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Codou Gu&#232;ye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Sy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2255-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Bellis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punna Ramu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chantereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033470" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sardos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Noyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-011-9720-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0D22277-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;koro Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Tour&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1662-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma S Mace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia E Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338628v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Rosewarne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Singh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huerta-Espino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. William" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0153-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68WMMGRZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707460v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Robert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;lisse Sandrine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Audeon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Argillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Perrochon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poupard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bogard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343956v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy-Des-Deserts" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/13836_2021_97" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244446v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712254v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bogard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>