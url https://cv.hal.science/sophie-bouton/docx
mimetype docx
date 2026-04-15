--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -66,1898 +66,2032 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical audio-visual neural synchrony and speech processing in early autism</w:t>
+                <w:t xml:space="preserve">Aligning statistical models with inference goals in the neuroscience of language: A dual-dependency taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyue Wang</w:t>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Valérian Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Kojovic</w:t>
+                <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
+                <w:t xml:space="preserve">Elia Formisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Schaer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timothée Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.IMAG.a.1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11689-025-09593-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.1132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04627417v2</w:t>
+                <w:t xml:space="preserve">hal-05560921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic trade-offs in childhood: Exploring the relationship between language development and body growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Atypical audio-visual neural synchrony and speech processing in early autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
+                <w:t xml:space="preserve">Nada Kojovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">Marie Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (4), pp.e13493. </w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11689-025-09593-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304158v2</w:t>
+                <w:t xml:space="preserve">pasteur-04627417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of alphabetic literacy on the perception of speech sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic trade-offs in childhood: Exploring the relationship between language development and body growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+                <w:t xml:space="preserve">Coralie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luiza Navas</w:t>
+                <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraulein Vidigal de Paula</w:t>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalia Ribeiro de Brito</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104687⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.e13493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340836v1</w:t>
+                <w:t xml:space="preserve">hal-04304158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-visual combination of syllables involves time-sensitive dynamics following from fusion failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">The impact of alphabetic literacy on the perception of speech sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Delgado-Saa</w:t>
+                <w:t xml:space="preserve">Ana Luiza Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itsaso Olasagasti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fraulein Vidigal de Paula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Ribeiro de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa de Medeiros Botecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75201-7⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.104687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039448v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural coding of prior expectations in hierarchical intention inference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">Audio-visual combination of syllables involves time-sensitive dynamics following from fusion failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaime Delgado-Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaso Olasagasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01414-y⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75201-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041336v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal versus distributed temporal cortex activity for speech sound category assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian G Guggisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margitta Seeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115 (6), pp.E1299 - E1308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1714279115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical phonological processing impairs written word recognition in children with cochlear implants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Colé</w:t>
+                <w:t xml:space="preserve">Neural coding of prior expectations in hierarchical intention inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+                <w:t xml:space="preserve">Philippe Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynne G Duncan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2014.1002796⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471061v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction across sensory modalities: A neurocomputational model of the McGurk effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itsaso Olasagasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.61-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction across sensory modalities: A neurocomputational model of the McGurk effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
+                <w:t xml:space="preserve">Atypical phonological processing impairs written word recognition in children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie G Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne G Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise G Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2014.1002796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04285046v1</w:t>
+                <w:t xml:space="preserve">hal-01471061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prediction across sensory modalities: A neurocomputational model of the McGurk effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaso Olasagasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04285024v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (2), pp.189-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.97-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical perception of speech sounds in French-speaking children with cochlear implant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/1092-4388(2011/10-0330⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118269v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Categorical perception of speech sounds in French-speaking children with cochlear implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.139-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/1092-4388(2011/10-0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285037v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leuwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reading and Reading-Related Skills in Children Using Cochlear Implants: Prospects for the Influence of Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.458-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/deafed/enr014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1967,154 +2101,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la lecture des lecteurs dyslexiques grâce à la stimulation auditive rythmique : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Platonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofya Goldina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céléna Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Henke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Veggiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2124,262 +2258,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar resolution in infant MEG: Simulating event-related fields for non-invasive cortical layer inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Szul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zariry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gautier-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Sydney, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of sensory-motor interactions to imagined speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Giraud Mamessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,261 +2523,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretability of statistical approaches in speech and language neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Formisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretability of statistical approaches in speech and language neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narly Golestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Formisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2653,114 +2787,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire avec un implant cochléaire : sur la base de quel signal auditif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Provence - Aix-Marseille I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00585948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2907,51 +3041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04627417v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kojovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-025-09593-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304158v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Navas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraulein Vidigal de Paula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Ribeiro de Brito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa de Medeiros Botecchia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Saa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Olasagasti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75201-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domenech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01414-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tyrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Guggisberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714279115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.04.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Casalis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Platonova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Goldina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;na Neau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Henke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Veggiotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rayson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Szul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zariry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04579676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud Mamessier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Formisano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585948v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Formisano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04627417v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kojovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-025-09593-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304158v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Navas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraulein Vidigal de Paula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Ribeiro de Brito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa de Medeiros Botecchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Saa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Olasagasti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75201-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Guggisberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714279115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domenech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01414-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.04.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Casalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Platonova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Goldina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;na Neau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Henke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Veggiotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rayson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Szul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zariry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04579676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud Mamessier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585948v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>