--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -745,529 +745,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal versus distributed temporal cortex activity for speech sound category assignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural coding of prior expectations in hierarchical intention inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margitta Seeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1714279115⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01414-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041338v1</w:t>
+                <w:t xml:space="preserve">hal-03041336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural coding of prior expectations in hierarchical intention inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focal versus distributed temporal cortex activity for speech sound category assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Domenech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">Adrian G Guggisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barbalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Margitta Seeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1278. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (6), pp.E1299 - E1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01414-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1714279115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041336v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction across sensory modalities: A neurocomputational model of the McGurk effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
+                <w:t xml:space="preserve">Atypical phonological processing impairs written word recognition in children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie G Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne G Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise G Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.04.008⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2014.1002796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994733v1</w:t>
+                <w:t xml:space="preserve">hal-01471061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical phonological processing impairs written word recognition in children with cochlear implants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise G Giraud</w:t>
+                <w:t xml:space="preserve">Prediction across sensory modalities: A neurocomputational model of the McGurk effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itsaso Olasagasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2014.1002796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471061v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction across sensory modalities: A neurocomputational model of the McGurk effect</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.61-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285046v1</w:t>
@@ -1370,64 +1370,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (2), pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1443,353 +1443,353 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440375v1</w:t>
+                <w:t xml:space="preserve">hal-04285024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440371v1</w:t>
+                <w:t xml:space="preserve">hal-01440375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of lexical knowledge on phoneme discrimination in deaf children with cochlear implants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Willy Serniclaes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leuwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Casalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.08.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.97-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04285024v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical perception of speech sounds in French-speaking children with cochlear implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1836,126 +1836,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem and derivational-suffix processing during reading by French second and third graders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leuwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Casalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.97-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0142716411000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285037v1</w:t>
@@ -1992,64 +1992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Serniclaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.458-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2497,51 +2497,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2626,275 +2626,161 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284936v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03997351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire avec un implant cochléaire : sur la base de quel signal auditif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Provence - Aix-Marseille I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00585948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3041,51 +2927,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Formisano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04627417v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kojovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-025-09593-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304158v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Navas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraulein Vidigal de Paula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Ribeiro de Brito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa de Medeiros Botecchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Saa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Olasagasti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75201-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Guggisberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714279115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domenech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01414-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.04.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Casalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Platonova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Goldina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;na Neau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Henke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Veggiotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rayson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Szul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zariry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04579676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud Mamessier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585948v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Chambon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narly Golestani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Formisano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1132" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04627417v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kojovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schaer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-025-09593-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304158v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13493" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Navas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraulein Vidigal de Paula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Ribeiro de Brito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa de Medeiros Botecchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado-Saa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Olasagasti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75201-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Chambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domenech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbalat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01414-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tyrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian G Guggisberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margitta Seeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714279115" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01471061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bouton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne G Duncan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise G Giraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2014.1002796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.04.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDW9WFZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leuwers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716411000282" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bertoncini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/1092-4388(2011/10-0330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Casalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/deafed/enr014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Platonova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Goldina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;na Neau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Henke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Veggiotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rayson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Szul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zariry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier-Martins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04579676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud Mamessier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585948v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>