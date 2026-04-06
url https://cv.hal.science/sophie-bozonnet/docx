--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -413,295 +413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
+                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Wu</w:t>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Apolline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146857v1</w:t>
+                <w:t xml:space="preserve">hal-02988548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Clément</w:t>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Durand</w:t>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988548v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redirecting substrate regioselectivity using engineered ΔN123-GBD-CD2 branching sucrases for the production of pentasaccharide repeating units of S. flexneri 3a, 4a and 4b haptens</w:t>
               </w:r>
@@ -1330,204 +1330,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cytochrome P450 expression in bacteria: Whole-cell high-throughput activity assay for CYP1A2, 2A6 and 3A4</w:t>
+                <w:t xml:space="preserve">Ligand Access Channels in Cytochrome P450 Enzymes: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lautier</w:t>
+                <w:t xml:space="preserve">Jose Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kranendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.134 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19061617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976245v1</w:t>
+                <w:t xml:space="preserve">hal-01903000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: The hinge segment of human NADPH-cytochrome P450 reductase in conformational switching: the critical role of ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,253 +1549,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2018.00175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Access Channels in Cytochrome P450 Enzymes: A Review</w:t>
+                <w:t xml:space="preserve">Human cytochrome P450 expression in bacteria: Whole-cell high-throughput activity assay for CYP1A2, 2A6 and 3A4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Kranendonk</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (6), pp.134 - 140. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.134-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19061617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903000v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hinge Segment of Human NADPH-Cytochrome P450 Reductase in Conformational Switching: The Critical Role of Ionic Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,103 +2274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t>
@@ -2420,51 +2420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single point mutation alters the transglycosylation/hydrolysis partition, significantly enhancing the synthetic capability of an endo-glycoceramidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xevi Biarnés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,177 +2548,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
+                <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269314v1</w:t>
+                <w:t xml:space="preserve">hal-01216252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2767,210 +2767,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Neyraud</w:t>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.241-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216252v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorakan Burapatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warawut Chulalaksananukul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,299 +3770,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268406v1</w:t>
+                <w:t xml:space="preserve">hal-01268365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t>
               </w:r>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4184,234 +4184,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of multiple surface sites, long substrate binding clefts, and carbohydrate binding modules in the action of amylolytic enzymes on polysaccharide substrates</w:t>
+                <w:t xml:space="preserve">An enzyme family reunion – similarities, differences and eccentricities in actions on alpha-glucans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mm Nielsen</w:t>
+                <w:t xml:space="preserve">Eun-Seong Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Es Seo</w:t>
+                <w:t xml:space="preserve">Camilla Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dilokpimol</w:t>
+                <w:t xml:space="preserve">Maher Abou Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andersen</w:t>
+                <w:t xml:space="preserve">Morten M. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abouhachem</w:t>
+                <w:t xml:space="preserve">Kenji Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26, pp.59-67</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315187v1</w:t>
+                <w:t xml:space="preserve">hal-03094762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Es Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t>
@@ -4426,160 +4426,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzyme family reunion – similarities, differences and eccentricities in actions on alpha-glucans.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilla Christiansen</w:t>
+                <w:t xml:space="preserve">Roles of multiple surface sites, long substrate binding clefts, and carbohydrate binding modules in the action of amylolytic enzymes on polysaccharide substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mm Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Es Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Abou Hachem</w:t>
+                <w:t xml:space="preserve">A. Dilokpimol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten M. Nielsen</w:t>
+                <w:t xml:space="preserve">J. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Fukuda</w:t>
+                <w:t xml:space="preserve">M. Abouhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094762v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'pair of sugar tongs' site on the non-catalytic domain C of barley alpha-amylase participates in substrate binding and activity.</w:t>
               </w:r>
@@ -4591,64 +4591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4684,286 +4684,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Abouhachem</w:t>
+                <w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abou Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Willemoes</w:t>
+                <w:t xml:space="preserve">Martin Willemoës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kramhoft</w:t>
+                <w:t xml:space="preserve">Birgit C. Bønsager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fukuda</w:t>
+                <w:t xml:space="preserve">Morten Munch Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied Glycoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (2), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5458/jag.53.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314839v1</w:t>
+                <w:t xml:space="preserve">hal-04914660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Abou Hachem</w:t>
+                <w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abouhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit C. Bønsager</w:t>
+                <w:t xml:space="preserve">M. Willemoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Munch Nielsen</w:t>
+                <w:t xml:space="preserve">B. Kramhoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied Glycoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.83-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914660v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the two catalytic domains of DSR-E dextransucrase and their involvement in the formation of highly α-1,2 branched dextran</w:t>
               </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bc Bonsager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kramhoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,77 +5980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Tandrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6549,77 +6549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6668,277 +6668,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the lignocellulolytic potential of invertebrate microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Arnal</w:t>
+                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. G. T. Willats</w:t>
+                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFG_Groupe Français des Glucides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928457v1</w:t>
+                <w:t xml:space="preserve">hal-02928538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+                <w:t xml:space="preserve">Exploration of the lignocellulolytic potential of invertebrate microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vidal Melgosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">W. G. T. Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">GFG_Groupe Français des Glucides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928538v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining for lignocellulases in termite using fonctionnal metagenomics.</w:t>
               </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Carbohydrate Symposium - EuroCarb17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Tel Aviv, Israel</w:t>
@@ -7760,263 +7760,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Procédé de détection optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961883v1</w:t>
+                <w:t xml:space="preserve">hal-01607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de détection optique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lamant</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01607523v1</w:t>
+                <w:t xml:space="preserve">hal-02961883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutant yeast strain capable of degrading cellobiose</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BCD23B3"/>
+    <w:nsid w:val="8B6B53F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8441,51 +8441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bozonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Scipion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyash Borkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sen Ong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristalle Seah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Ben Imeddourene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Barel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Heiget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81719-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanika Ouephanit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.01.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnat Theerachat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2019.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00175" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rueff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061617" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilokpimol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Seong Seo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Christiansen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Nielsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukuda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Jensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Jensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Willemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Laffargue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud-Simeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.20.5753-5761.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joucla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Willemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(01)00113-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBZSZPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Stewart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mullen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth I Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E J Lean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000070p" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DNMKRHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tae-Jip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svensson Birte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bachiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bozonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Scipion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyash Borkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sen Ong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristalle Seah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Ben Imeddourene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Barel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Heiget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81719-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanika Ouephanit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.01.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnat Theerachat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2019.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rueff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Seong Seo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Christiansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukuda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilokpimol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Jensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Jensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Willemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Laffargue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud-Simeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.20.5753-5761.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joucla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Willemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(01)00113-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBZSZPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Stewart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mullen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth I Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E J Lean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000070p" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DNMKRHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tae-Jip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svensson Birte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bachiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>