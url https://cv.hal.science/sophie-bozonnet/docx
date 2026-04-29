--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -413,295 +413,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
+                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Clément</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Durand</w:t>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988548v2</w:t>
+                <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Wu</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Apolline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146857v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redirecting substrate regioselectivity using engineered ΔN123-GBD-CD2 branching sucrases for the production of pentasaccharide repeating units of S. flexneri 3a, 4a and 4b haptens</w:t>
               </w:r>
@@ -1330,295 +1330,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Access Channels in Cytochrome P450 Enzymes: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: The hinge segment of human NADPH-cytochrome P450 reductase in conformational switching: the critical role of ionic strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Campelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kranendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19061617⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2018.00175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903000v1</w:t>
+                <w:t xml:space="preserve">hal-02154345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: The hinge segment of human NADPH-cytochrome P450 reductase in conformational switching: the critical role of ionic strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand Access Channels in Cytochrome P450 Enzymes: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Michel Kranendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.134 - 140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2018.00175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19061617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154345v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human cytochrome P450 expression in bacteria: Whole-cell high-throughput activity assay for CYP1A2, 2A6 and 3A4</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.134-140. </w:t>
@@ -1751,51 +1751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hinge Segment of Human NADPH-Cytochrome P450 Reductase in Conformational Switching: The Critical Role of Ionic Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Campelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,103 +2274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t>
@@ -2420,51 +2420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single point mutation alters the transglycosylation/hydrolysis partition, significantly enhancing the synthetic capability of an endo-glycoceramidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xevi Biarnés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,295 +2682,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185655v1</w:t>
+                <w:t xml:space="preserve">hal-01269314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 196, pp.241-249. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269314v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t>
               </w:r>
@@ -3422,51 +3422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorakan Burapatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warawut Chulalaksananukul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,299 +3770,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268365v1</w:t>
+                <w:t xml:space="preserve">hal-01268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268406v1</w:t>
+                <w:t xml:space="preserve">hal-01268365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t>
               </w:r>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4309,277 +4309,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t>
+                <w:t xml:space="preserve">Roles of multiple surface sites, long substrate binding clefts, and carbohydrate binding modules in the action of amylolytic enzymes on polysaccharide substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Es Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghajari</w:t>
+                <w:t xml:space="preserve">A. Dilokpimol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Robert</w:t>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abouhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t>
+              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315255v1</w:t>
+                <w:t xml:space="preserve">hal-00315187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of multiple surface sites, long substrate binding clefts, and carbohydrate binding modules in the action of amylolytic enzymes on polysaccharide substrates</w:t>
+                <w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Es Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Dilokpimol</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andersen</w:t>
+                <w:t xml:space="preserve">N. Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abouhachem</w:t>
+                <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26, pp.59-67</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315187v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'pair of sugar tongs' site on the non-catalytic domain C of barley alpha-amylase participates in substrate binding and activity.</w:t>
               </w:r>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mt Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abouhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,77 +5980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Tandrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6549,77 +6549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,64 +6713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Carbohydrate Symposium - EuroCarb17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Tel Aviv, Israel</w:t>
@@ -7760,263 +7760,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de détection optique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607523v1</w:t>
+                <w:t xml:space="preserve">hal-02961883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+                <w:t xml:space="preserve">Procédé de détection optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vlandas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961883v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutant yeast strain capable of degrading cellobiose</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B6B53F2"/>
+    <w:nsid w:val="8D243E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8441,51 +8441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bozonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Scipion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyash Borkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sen Ong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristalle Seah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Ben Imeddourene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Barel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Heiget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81719-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanika Ouephanit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.01.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnat Theerachat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2019.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rueff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Seong Seo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Christiansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukuda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilokpimol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Jensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Jensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Willemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Laffargue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud-Simeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.20.5753-5761.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joucla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Willemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(01)00113-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBZSZPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Stewart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mullen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth I Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E J Lean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000070p" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DNMKRHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tae-Jip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svensson Birte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bachiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bozonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Scipion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyash Borkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sen Ong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristalle Seah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Ben Imeddourene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Barel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Heiget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81719-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanika Ouephanit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.01.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnat Theerachat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2019.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00175" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rueff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061617" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Seong Seo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Christiansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukuda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilokpimol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Jensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Jensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Willemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Laffargue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud-Simeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.20.5753-5761.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joucla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Willemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(01)00113-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBZSZPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Stewart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mullen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth I Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E J Lean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000070p" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DNMKRHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tae-Jip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svensson Birte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bachiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>