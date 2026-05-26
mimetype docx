--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -1,8155 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8104 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Bozonnet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Plateforme PICT-ICEOToulouse Biotechnology Institute</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-bozonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axrrh4cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Production of (+)-Limonene through Targeted Engineering of Citrus sinensis Limonene Synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Scipion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyash Borkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Sen Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalle Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.2151-2161. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.5c00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Natural Diversity of Limonene Synthases and Molecular Determinants Involved in Substrate Specificity in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Scipion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyash Borkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristalle Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (22), pp.13722-13735. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5c01640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Henrissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (3), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gherbovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redirecting substrate regioselectivity using engineered ΔN123-GBD-CD2 branching sucrases for the production of pentasaccharide repeating units of S. flexneri 3a, 4a and 4b haptens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Benkoulouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akli Ben Imeddourene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Barel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Heiget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the FMN-Domain of Human Cytochrome P450 Oxidoreductase in Its Promiscuous Interactions With Structurally Diverse Redox Partners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.299. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2020.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Heterologous Expression of Endo-1,4-β-Xylanase from Penicillium citrinum in Pichia pastoris X-33 Directed through Codon Optimization and Optimized Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanika Ouephanit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassapat Boonvitthya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warawut Chulalaksananukul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3515. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed evolution of the type C feruloyl esterase from Fusarium oxysporum FoFaeC and molecular docking analysis of its improved variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Cerullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Io Antonopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Christakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2019.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient expression and secretion of endo-1,4-β-xylanase from Penicillium citrinum in non-conventional yeast Yarrowia lipolytica directed by the native and the preproLIP2 signal peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanika Ouephanit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassapat Boonvitthya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnat Theerachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warawut Chulalaksananukul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The hinge segment of human NADPH-cytochrome P450 reductase in conformational switching: the critical role of ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2018.00175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Access Channels in Cytochrome P450 Enzymes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kranendonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (6), pp.134 - 140. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19061617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human cytochrome P450 expression in bacteria: Whole-cell high-throughput activity assay for CYP1A2, 2A6 and 3A4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 158, pp.134-140. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2018.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hinge Segment of Human NADPH-Cytochrome P450 Reductase in Conformational Switching: The Critical Role of Ionic Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Campelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, 13 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2017.00755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conferring cellulose-degrading ability to Yarrowia lipolytica to facilitate a consolidated bioprocessing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongpeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing accessory proteins in cellulolytic Yarrowia lipolytica to improve the conversion yield of recalcitrant cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongpeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-017-0990-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and mutagenesis of two novel iron-sulphur cluster pentonate dehydratases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Andberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Aro-Karkkainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merja Oja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100 (17), pp.7549-7563. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gherbovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single point mutation alters the transglycosylation/hydrolysis partition, significantly enhancing the synthetic capability of an endo-glycoceramidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xevi Biarnés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.8264-8275. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b02159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Neyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Lazuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 196, pp.241-249. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongpeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Cioci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Monties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (1), pp.31-9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02257-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Highly Active Xylanase Displaying Oleaginous Yeast: Comparison of Anchoring Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0095128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of an N-terminal extension on the stability and activity of the GH11 xylanase from Thermobacillus xylanilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Eneyskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 174, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-6834-6-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Heterologous Expression of Trichoderma reesei Endoglucanase II and Cellobiohydrolase II in the Yeasts Pichia pastoris and Yarrowia lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassapat Boonvitthya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorakan Burapatana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warawut Chulalaksananukul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.158 - 169. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12033-012-9557-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular engineering of fungal GH5 and GH26 beta-(1,4)-mannanases toward improvement of enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Siguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzyme family reunion – similarities, differences and eccentricities in actions on alpha-glucans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eun-Seong Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abou Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of multiple surface sites, long substrate binding clefts, and carbohydrate binding modules in the action of amylolytic enzymes on polysaccharide substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dilokpimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abouhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-site substrate binding and interplay in barley alpha-amylase 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Es Seo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 582, pp.2567-2571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'pair of sugar tongs' site on the non-catalytic domain C of barley alpha-amylase participates in substrate binding and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, xxx, pp.5055-5067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Barley α-Amylases, Substrates, Inhibitors and Regulatory Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abou Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Willemoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit C. Bønsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Munch Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied Glycoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5458/jag.53.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of barley alpha-amylase isozymes with Ca2+, substrates and proteinaceous inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abouhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Willemoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Biotransformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the two catalytic domains of DSR-E dextransucrase and their involvement in the formation of highly α-1,2 branched dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Willemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the &amp;quot;pair of sugar tongs&amp;quot; surface binding site in barley alpha-amylase isozymes and crystallization of appropriate sugar tongs mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of carbohydrates and protein inhibitors to the surface of alpha-amylases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bc Bonsager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kramhoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Characterization of DSR-E, an α-1,2 Linkage-Synthesizing Dextransucrase with Two Catalytic Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dols-Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Remaud-Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (20), pp.5753 - 5761. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.184.20.5753-5761.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homopolysaccharides from lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Albenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Joucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Marc Willemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (9), pp.675-685. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0958-6946(01)00113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of Flavonols in Tomatoes and Tomato-Based Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth I Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E J Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48 (7), pp.2663 - 2669. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf000070p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Joseph-Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Carbohydrate-Active ENzymes for Glycan Conversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICT-ICEO : High-throughput screening of enzymes for biotechnological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoCTs Technological seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two different aspects of natural multi-modular diversity within a xylan utilization locus to investigate catalytic synergism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of hemicellulases from a xylan PUL to identify molecular determinants of enzyme synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khamassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Y Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Tranier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Bioengineering Meeting CBM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Oslo, Norway. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of enzymes for industrial biotechnology: description of services and some success stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IBISBA Webinar on Protein Engineering and Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidated bio-processing of lignocellulosic biomass for the production of valuable biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting catalytic duality: insight into the hydrolysis/synthesis modulation in hydrolases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bissaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Tandrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Enzymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an unusual multi-modular GH10 xylanase from termite gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcis Fernandez-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of chromogenic probes for identification and evaluation of hetroxylan active enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Borsenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5; International Conference on Novel Enzymes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the lignocellulolytic potential of invertebrate microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vidal Melgosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. G. T. Willats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFG_Groupe Français des Glucides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for lignocellulases in termite using fonctionnal metagenomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Carbohydrate Symposium - EuroCarb17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evolution techniques as tools to improve barley alpha-amylase AMY2 expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Tae-Jip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svensson Birte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd symposium on the alpha-amylase family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefan Janecek, Oct 2004, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de polykétide synthases de type III de champignons Ascomycètes comme phloroglucinol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govindan Raghunathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Bachiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3147290A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for improving production of natural ketones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xixian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Esque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024112261A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de polykétide synthases de type III de cyanobactéries comme phloroglucinol synthases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Govindan Raghunathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Bachiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Panel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3147291A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vlandas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20200182787A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système pour détecter une activité catalytique d'au moins un composé d'intérêt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Talantikite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moya-Leclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2020128366A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongpeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Veronese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vlandas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 17 54926. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutant yeast strain capable of degrading cellobiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongpeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bozonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3085788A1. https://hal.inrae.fr/view/index/identifiant/hal-01603591. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8210,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D243E95"/>
+    <w:nsid w:val="F0CBD005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8441,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bozonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241703v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Scipion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyash Borkar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sen Ong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristalle Seah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01640" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Ben Imeddourene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Barel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Heiget" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81719-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanika Ouephanit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.01.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnat Theerachat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2019.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00175" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rueff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061617" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.10.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00755" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Seong Seo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Christiansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Nielsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukuda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilokpimol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Jensen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Jensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Willemot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Laffargue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud-Simeon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.20.5753-5761.2002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joucla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Willemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(01)00113-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBZSZPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Stewart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mullen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth I Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E J Lean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000070p" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DNMKRHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tae-Jip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svensson Birte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779882v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bachiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Sharma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779971v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-bozonnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Axrrh4cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Scipion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyash Borkar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sen Ong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristalle Seah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.5c00078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c01640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Ben Imeddourene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine Barel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Heiget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81719-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Campelo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costa Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanika Ouephanit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cerullo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Varriale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Io Antonopoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christakopoulos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2019.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnat Theerachat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2019.03.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rueff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061617" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2018.10.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00755" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Feliu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun-Seong Seo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Christiansen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten M. Nielsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fukuda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Nielsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Es Seo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dilokpimol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abouhachem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghajari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Jensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Jensen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Willemo&#235;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit C. B&#248;nsager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Munch Nielsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5458/jag.53.163" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willemoes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kramhoft" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukuda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Willemot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tranier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314599v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Bonsager" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Hachem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dols-Laffargue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Remaud-Simeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.20.5753-5761.2002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Joucla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Marc Willemot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(01)00113-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QBZSZPC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151245v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Stewart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mullen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth I Jenkins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E J Lean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000070p" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DNMKRHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khamassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Joseph-Aime" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795769v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928376v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jiao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Biarnes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928432v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Fernandez-Fuentes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928457v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vidal Melgosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. G. T. Willats" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bastien" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Tae-Jip" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svensson Birte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779882v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Raghunathan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bachiri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Sharma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Panel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixian Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Sharma" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Xue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962036v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Talantikite" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>