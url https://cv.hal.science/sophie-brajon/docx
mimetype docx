--- v1 (2026-03-26)
+++ v2 (2026-05-08)
@@ -1459,302 +1459,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistency of the piglet's reactivity to the handler following a previous positive or negative experience</w:t>
+                <w:t xml:space="preserve">The Way Humans Behave Modulates the Emotional State of Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.11.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0133408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210826v1</w:t>
+                <w:t xml:space="preserve">hal-04174956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way Humans Behave Modulates the Emotional State of Piglets</w:t>
+                <w:t xml:space="preserve">The perception of humans by piglets: recognition of familiar handlers and generalisation to unfamiliar humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Océane Schmitt</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133408⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1299-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0900-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174956v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of humans by piglets: recognition of familiar handlers and generalisation to unfamiliar humans</w:t>
+                <w:t xml:space="preserve">Persistency of the piglet's reactivity to the handler following a previous positive or negative experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laforest</w:t>
@@ -1768,99 +1764,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Hötzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.1299-1316. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0900-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211043v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of increased corticosterone on behavior at the nest and reproductive output of chick-rearing Adélie penguins</w:t>
               </w:r>
@@ -2385,635 +2385,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes installés en agriculture ayant un diplôme bac + 5 et plus : qui sont-ils ?</w:t>
+                <w:t xml:space="preserve">Survey on newly farmers, with a master or PhD academic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Marie Jacquot</w:t>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Laclau</w:t>
+                <w:t xml:space="preserve">Laclau J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Landais</w:t>
+                <w:t xml:space="preserve">Landais V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Luel</w:t>
+                <w:t xml:space="preserve">Azélie Petrowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société rurale d'économie rurale (SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619777v1</w:t>
+                <w:t xml:space="preserve">hal-05162526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on newly farmers, with a master or PhD academic level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous monitoring of glycaemia to detect variations in intermediary metabolism during night and day cycles in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.94</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162526v1</w:t>
+                <w:t xml:space="preserve">hal-04691100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of glycaemia to detect variations in intermediary metabolism during night and day cycles in growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+                <w:t xml:space="preserve">Younger dams without older litters in the cage increases mouse pre-weaning survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor M Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.277</w:t>
+              <w:t xml:space="preserve">Universities Federation for Animal Welfare (UFAW) International Animal Welfare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691100v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younger dams without older litters in the cage increases mouse pre-weaning survival</w:t>
+                <w:t xml:space="preserve">Laboratory mouse pre-weaning mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brajon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Lamas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor M Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universities Federation for Animal Welfare (UFAW) International Animal Welfare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The 57th Congress of the International Society for Applied Ethology (ISAE).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411163v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory mouse pre-weaning mortality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
+                <w:t xml:space="preserve">Les jeunes installés en agriculture ayant un diplôme bac + 5 et plus : qui sont-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Marie Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofia Lamas</w:t>
+                <w:t xml:space="preserve">Marie Le Luel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 57th Congress of the International Society for Applied Ethology (ISAE).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque de la société rurale d'économie rurale (SFER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411147v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et motivations des éleveurs vis-à-vis des élevages porcins avec accès à l'extérieur</w:t>
               </w:r>
@@ -3110,394 +3110,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’enrichissements pour améliorer le bien-être des poulets de chair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freins et motivations des éleveurs à donner accès à l’extérieur aux porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel du méta-programme « Santé et Bien-être des Animaux en élevage » (SANBA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176718v1</w:t>
+                <w:t xml:space="preserve">hal-04176744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the behavioural needs of the Gallus gallus species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et motivations des éleveurs à donner accès à l’extérieur aux porcs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’enrichissements pour améliorer le bien-être des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Stomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du méta-programme « Santé et Bien-être des Animaux en élevage » (SANBA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Itavi, Mar 2022, Tours, France. pp.681, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176744v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Always better to be famous and influential than new and weak: Social status and familiarity as predictors of long-term welfare in gestating sows</w:t>
               </w:r>
@@ -3654,221 +3654,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn cannibalism in laboratory mouse and how it biases the estimation of pup mortality</w:t>
+                <w:t xml:space="preserve">Relation homme-animal : Développement d'une bonne perception de l'humain par le porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual UFAW Animal Welfare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFAW, Jun 2021, Online Event, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175026v1</w:t>
+                <w:t xml:space="preserve">hal-04175185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation homme-animal : Développement d'une bonne perception de l'humain par le porcelet</w:t>
+                <w:t xml:space="preserve">Newborn cannibalism in laboratory mouse and how it biases the estimation of pup mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hultgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Virtual UFAW Animal Welfare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFAW, Jun 2021, Online Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175185v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare of gestating sows differs according to social status and previous experience in the group</w:t>
               </w:r>
@@ -4083,51 +4083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 54th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online Event, France</w:t>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Anna S Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Anna S Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,51 +4644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The silence of the pups: Infanticide and cannibalism among laboratory mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,247 +5182,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention les yeux ! Impact du type de renforcement lors du travail sur l’attention visuelle du cheval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are piglets able to recognize humans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Feb 2013, Paris, France. pp.35-39</w:t>
+              <w:t xml:space="preserve">38ème Colloque Annuel de la Société Québécoise pour l'Etude Biologique du Comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331630v1</w:t>
+                <w:t xml:space="preserve">hal-04175198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are piglets able to recognize humans?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using appropriate reinforcement to trigger attention: The example of horse training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rochais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gorecka-Bruzda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque Annuel de la Société Québécoise pour l'Etude Biologique du Comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2nd International symposium of Veterinary Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175198v1</w:t>
+                <w:t xml:space="preserve">hal-01335833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using appropriate reinforcement to trigger attention: The example of horse training</w:t>
               </w:r>
@@ -5481,97 +5481,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Gorecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International symposium of Veterinary Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335833v1</w:t>
+                <w:t xml:space="preserve">hal-01335827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using appropriate reinforcement to trigger attention: The example of horse training</w:t>
+                <w:t xml:space="preserve">Attention les yeux ! Impact du type de renforcement lors du travail sur l’attention visuelle du cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rochais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
@@ -5606,82 +5615,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Gorecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39ème Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Feb 2013, Paris, France. pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01335827v1</w:t>
+                <w:t xml:space="preserve">hal-01331630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of perceptions of French high school students on livestock farming between 2014 and 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on young post-graduated farmers: profiles, motivations, and difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6536,51 +6536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early post-partum inspection of breeding C57BL/6 mice does not affect pup survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse pre-wean mortality: Do we know it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Munhoz Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,51 +6838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15º Congresso da Sociedade Portuguesa de Etologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Coimbra, France</w:t>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Capas-Peneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (8), pp.2327, 2021, </w:t>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sofia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hultgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218, pp.104827, 2019, </w:t>
@@ -7707,51 +7707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les jeunes installés avec un bac +5 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D28E8ED0"/>
+    <w:nsid w:val="80EC769A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8219,51 +8219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brajon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2951-9888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05543421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ollagnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2026.100612" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05410612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Morello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Capas-Peneda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lamas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06654-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hultgren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wiltshire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.08.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ringgenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Torrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; H&#246;tzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.11.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133408" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0900-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathilde Thierry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sp&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raclot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1685-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mathilde Thierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Handrich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.06.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-746SFJ4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaerum Norgaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munhoz Morello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie Jacquot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Landais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Luel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laclau J." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landais V." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Petrowick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Lopes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burgaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Anna S Olsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rochais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorecka-Bruzda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flocon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guennic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Lo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutteville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G Ferreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sofia Teixeira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255118v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85676-8.00007-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/418583.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101012-9.00008-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04175231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brajon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2951-9888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05543421v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ollagnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2026.100612" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05410612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Morello" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Capas-Peneda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lamas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06654-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122299" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hultgren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wiltshire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236290" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.08.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ringgenberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Torrey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2017.09.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2016.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133408" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0900-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; H&#246;tzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.11.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathilde Thierry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sp&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Raclot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-014-1685-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mathilde Thierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Handrich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2013.06.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-746SFJ4H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaerum Norgaard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Munhoz Morello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laclau J." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landais V." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Petrowick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor M Lopes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie Jacquot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laclau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Landais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Luel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bellegarde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burgaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Aulanier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.150" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175031v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Anna S Olsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rochais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorecka-Bruzda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335833v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01335827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Depoudent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonhomme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Flocon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guennic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Lo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutteville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05411307v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175181v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G Ferreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175207v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sofia Teixeira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2019.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255118v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85676-8.00007-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/418583.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101012-9.00008-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04175231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>