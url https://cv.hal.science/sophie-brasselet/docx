--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -168,34253 +168,34641 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (200)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super resolution optical microscopy in 3D for structural imaging in biology.</w:t>
+                <w:t xml:space="preserve">4polar3D : Single molecule 3D orientation imaging of dense actin networks using ratiometric polarization splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charitra Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo G Vesga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de la société française des microscopies</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70852-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389719v1</w:t>
+                <w:t xml:space="preserve">hal-05170251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized wavefront control and Point Spread Function engineering for nanoscale polarimetry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM 2025 (European Optical Society Annual Meeting 2025)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05389718v1</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2400411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super resolution optical microscopy in 3D for structural imaging in biology.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetically encoded reporters of actin filament organization in living cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Kumar Suman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Panagiotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQLM (Analytical and Quantitative Light Microscopy) school Inoue lecture</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05389722v1</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (9), pp.2540-2559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy in 3D to image complex biomolecular organizations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Single-molecule orientation and localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Lew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05389720v1</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-025-01724-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy for 3D nano-polarimetry and super-resolution structural imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preface to the special issue on advances in localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Shechtman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlas Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joensuu Conference on Coherence and Random Polarization</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800104v1</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 577, pp.131362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.131362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stokes-based analysis for the estimation of 3D dipolar emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELMI2024 -European Light Microscopy Initiative</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800087v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (11), pp.2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.538706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super-resolution microscopy in 3D to image complex biomolecular organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Periodic skyrmionic textures via conformal cartographic projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Imaging Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800109v1</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0230959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super-resolution microscopy in 3D to image complex biomolecular organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Vectorial phase retrieval in super-resolution polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L A Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIC (Microscopy Imaging Center) Symposium on microscopy Imaging Fribourg</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800093v1</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0179906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy in 3D to image complex biomolecular organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Propagation-Invariant Optical Meron Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microcopy – FOM2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800096v1</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.2397-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c00292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy and molecular orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of the excitation polarization on single molecule 3D orientation imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Munger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Light Microscopy Symposium on Quantitative Microscopy I. Pasteur</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800090v1</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.129480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale polarized imaging in 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of the excitation polarization on single molecule 3D orientation imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Munger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO-PHOT UTT Workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800102v1</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 541, pp.129480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2023.129480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Taveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Castro-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baibakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buzhinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imperial College – CNRS workshop</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800128v1</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222 (3), pp.e202203016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202203016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale polarized imaging in 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarization microscopy: from ensemble structural imaging to single-molecule 3D orientation and localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics Science camp</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800106v1</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/optica.502119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFO Symposium in Advanced Microscopy and Imaging Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04286922v1</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202214039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D single molecule orientation and cluster analysis to study protein interactions with lipid membranes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using fluorescent beads to emulate single fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04288088v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (12), pp.C167-C178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.474837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Molecule 3D Orientation and Localization Microscopy (SMOLM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Septin Filament Compaction Into Rings Requires the Anillin Mid2 and Contractile Ring Constriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Arbizzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Hoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIFOBIO School</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800131v1</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.110722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roadmap on wavefront shaping and deep imaging in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOAM 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800134v1</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.042501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ac76f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluorescence polarization modulation super-resolution imaging provides refined dynamics orientation processes in biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Sison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04288072v1</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-022-01018-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids−Fluorophores Interactions Probed by Combined Nonlinear Polarized Microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In‐depth polarisation resolved SHG microscopy in biological tissues using iterative wavefront optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Nuzhdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Munger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04288095v1</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291 (1), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear imaging of 3D molecular orientation in cells and tissues by polarization splitting detection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">DNA self-assembly of single molecules with deterministic position and orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Adamczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Huijben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Chiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04288098v1</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.16924-16931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c06936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging in complex biological media using nonlinear optical microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bugaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School SFO Waves in Complex Media (WACO school)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800139v1</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (49), pp.e202214039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202214039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution imaging of protein organization in 3D.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unraveling the geometry of complex protein organizations by polarized fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy TSRC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04800141v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (22), pp.4242-4243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting circular polarization basis symmetries in PSF engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">4polar-STORM polarized super-resolution imaging of actin filament organization in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Vaz Rimoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Valades Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04288080v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-27966-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lipids–Fluorophores Interactions Probed by Combined Nonlinear Polarized Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the German Biophysical Society Konstanz</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873368v1</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (50), pp.13718-13729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c07866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular organization at the nanoscale with advanced polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roadmap on bio-nano-photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediz Herkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Slesiona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Elisena Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Parajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Société Française de Physique (SFP) de la Matière Condensée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873363v1</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (7), pp.073001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abff94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanical damage of needle puncture on bovine annulus fibrosus fibrils studied using polarization-resolved Second Harmonic Generation(P-SHG) microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith R. Meakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference SMLMS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873371v1</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.104458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering molecular organization at the nanoscale with advanced polarized microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chromato-axial memory effect through a forward-scattering slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longdi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boutet de Monvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la SFO Optique Nice</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873364v1</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.382209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Curton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Image Science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873366v1</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1036-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Birefringent Fourier filtering for single molecule coordinate and height super-resolution imaging with dithering and orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Molecule Picoquant conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873370v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19064-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time imaging of molecular organization by point scanning nonlinear fast polarization modulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873351v1</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c03496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging with simultaneous 3D spatial localization and 3D orientation behavior characterization for single emitters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Brillouin microspectroscopy data of tissue-mimicking gelatin hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873359v1</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.105267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy for molecular organization imaging in cells and tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering Through Thick Biological Tissues by Single-Wavefront Shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddarth Shivkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poincaré Webinar SPIE series</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452514v1</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization in 3D using polarized single molecule localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of APC-mediated actin assembly in microtubule capture and focal adhesion turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angeles Juanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isnardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Biophotonics Congress, Optics in the Life Sciences/Novel Techniques in Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873349v1</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (10), pp.3415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201904165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution imaging with simultaneous 3D spatial localization and 3D orientation behavior characterization for single emitters.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Label-Free Non-linear Multimodal Optical Microscopy-Basics, Development, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmal Mazumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan-Yu Zhuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury V Kistenev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452519v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2019.00170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization in 3D using polarized single molecule localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image analysis applied to Brillouin images of tissue-mimicking collagen gelatins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Palombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Biophotonics Congress, Optics in the Life Sciences/Novel Techniques in Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452478v1</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.10.001329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy in fluorescence and super resolution imaging - https://www.youtube.com/watch?v=-IASyPKYgPM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystalline heterogeneity in single ferroelectric nanocrystals revealed by polarized nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rendón-Barraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Timpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTMFM webminar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873338v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38229-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization and conformation in 3D using polarized single molecule localization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Focusing large spectral bandwidths through scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo G Vesga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452466v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.028384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-mixing wavefront shaping of short pulses in biological tissues for nonlinear coherent Raman imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced second harmonic generation of gold nanostars: optimizing multipolar radiation to improve nonlinear properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR COMPLEXE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873360v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.5620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.005620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization and conformation in 3D using polarized single molecule localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manipulating the transmission matrix of scattering media for nonlinear imaging beyond the memory effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873354v1</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (9), pp.2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.XX.XXXXXX⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collagen reorganization in cartilage under strain probed by polarization sensitive second harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipul Mandalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Toms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peter Peter Winlove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Society Annual Meeting (EOSAM)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03873357v1</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (150), pp.20180611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time imaging of molecular organization by point scanning nonlinear fast polarization modulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wide field fluorescence epi-microscopy behind a scattering medium enabled by speckle correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic West</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452469v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.9866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.009866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-mixing wavefront shaping of short pulses in biological tissues for nonlinear coherent Raman imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphoinositides regulate the TCR/CD3 complex membrane dynamics and activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chouaki-Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Ruminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Phelipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Complexe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03514439v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23109-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarization-resolved microscopy reveals a muscle myosin motor-independent mechanism of molecular actin ordering during sarcomere maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Weitkunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aynur Kaya-Çopur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Nascimento Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Matzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Society Annual Meeting (EOSAM)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03452463v1</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), pp.e2004718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2004718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super resolution imaging of molecular orientations in 3D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Excitonic Resonance on Second and Third Order Nonlinear Scattering from Few-Layer MoS 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall Mcevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Duesberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action thématique GDR Imabio sur la super-resolution</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03029571v1</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.1235-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized imaging of single molecules: imaging proteins’ organization at the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarization recovery through scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Multidimensional Microscopy, jointly sponsored by the Institute of Optics Rochester Univ. USA and the Multidimensional Microscopy Conference Committee (Photonics West)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03029566v1</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.e1600743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1600743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High-speed polarization-resolved coherent Raman scattering imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen K. Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioBrillouin Virtual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03029569v1</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.000795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time dynamics of molecular order and orientation by fast polarization modulation in coherent Raman scattering microscopy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Thy Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411111v1</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.6005-6008 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC02835K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution polarized imaging of the Structural Organization of Actin Filaments in cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantifying the polarization properties of non-depolarizing optical elements with virtual distorting elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahnua Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manos Mavrakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411110v1</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (10), pp.2589-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.002589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epi wide-field fluorescence microscopy through scattering media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized super-resolution structural imaging inside amyloid fibrils using Thioflavine T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ahmed H A Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Valades Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hofer</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411115v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12482 - 12482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-12864-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution polarized imaging of the organization of protein assemblies in cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid Order Degradation in Autoimmune Demyelination Probed by Polarized Coherent Raman Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411146v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113 (7), pp.1520 - 1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single fluorescent emitters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarized nonlinear nanoscopy of metal nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Mai Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Karpinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411143v1</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.292-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency mixing imaging in scattering media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optical susceptibility described with a spherical formalism applied to coherent anti-Stokes Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy TSRC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411150v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.013851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.013851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single emitters for nanoscale structural imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advances in Intravital Non-Linear Optical Imaging of the Central Nervous System in Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411112v1</w:t>
+              <w:t xml:space="preserve">Brain Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.31 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BPL-160028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear imaging in scattering media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NIR-to-NIR Two-Photon Scanning Laser Microscopy Imaging of Single Nanoparticles Doped by Yb(III) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Face2Phase Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411151v1</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast polarization imaging in coherent Raman scattering for the observation of lipid order dynamics in real-time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direct imaging of molecular symmetry by coherent anti-Stokes Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411145v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale organization of proteins assemblies probed by polarized label free multiphoton fluorescence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative nanoscale imaging of orientational order in biological filaments by polarized super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valades Cruz Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411113v1</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (7), pp.E820-E828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1516811113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging orientational properties of actin filaments by super resolved polarized microscopy, V. Curcio, C.V. Rimoli, C. A. Valades Cruz, P.Verdier-Pinard, M. Mavrakis, S. Brasselet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced nonlinear imaging through scattering media using transmission matrix based wavefront shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentina Curcio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOM 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411117v1</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.043830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Trends in Nonlinear Optical Molecular Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411147v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (7), pp.1353-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis applied to vipa-Brillouin images obtained in hydrogels</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma-Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOM 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411118v1</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.3242-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5113813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear frequency mixing imaging through highly scattering biological tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of light scattering in polarization-resolved nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02411144v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.8960-8973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.008960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ultrastructure in nanomaterials, cells and biological tissues by polarized microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Precision of polarization-resolved second harmonic generation microscopy limited by photon noise for samples with cylindrical symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss NanoConvention 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01920103v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (8), pp.1437-1445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optical polarization modulation in coherent Raman scattering for the observation of molecular dynamics in real-time</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unexpected Efficiency of a Luminescent Samarium(III) Complex for Combined Visible and Near-Infrared Biphotonic Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01920100v1</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (49), pp.17757-17761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201503711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking collagen fibre reorganisation under load in articular cartilage using polarization sensitive second harmonic generation microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World congress of biomechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01920102v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring ultrastructure in nanomaterials, cells and biological tissues by polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-Photon Near-Infrared Sensitization of Well-Defined Yb(III) Surface Complexes for NIR-to-NIR Single Nanoparticle Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew P. Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Fen Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cnano 2018 The nanoscience meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01920105v1</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.2033-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b00306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot fluorescence imaging through scattering media in epi wide-field microscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01920098v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.013836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.013836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy in tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Septins promote F-actin ring formation by crosslinking actin filaments into curved bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Azou-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCBM 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644100v1</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (4), pp.322-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront Shaping for nonlinear Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Optique Adaptative et Applications </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644089v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.063827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.063827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear imaging through scattering media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-IR Two Photon Microscopy Imaging of Silica Nanoparticles Functionalized with Isolated Sensitized Yb(III) Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2017 </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644094v1</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (2), pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm404140q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Z. Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphoton Excitation Microscopy to Optical Nanoscopy, Biophotonics and their applications. </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644103v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (11), pp.2330-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie structurale biologique par microscopie optique polarisée : quantifier l'organisation moléculaire sous la limite de diffraction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping the Local Organization of Cell Membranes Using Excitation-Polarization-Resolved Confocal Fluorescence Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès general de la SFP </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644091v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105, pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Nonlinear Nanoscopy in Barium Titanate Nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2017</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644097v1</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (3), pp.784-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309528f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy in tissues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale optical properties of metal nanoparticles probed by Second Harmonic Generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Ngyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy TSRC </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01644098v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (10), pp.12318-12326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.012318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture on polarized nanoscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphism of CMONS Nanocrystals Grown in Silicate Particles through a Spray-Drying Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bacia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Summer School MONABIPHOT (Erasmus Mundus Master Molecular nano- and bio-photonics for telecommunications and biotechnologies)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01400281v1</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (12), pp.5241-5248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg401000t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orientational order imaging by polarized super resolution localization microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-photon excited luminescence of lanthanide complex in monolithic sol-gel hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342316v1</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.175-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2011.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging in molecular and biological media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High frame-rate fluorescence confocal angle-resolved linear dichroism microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School on Nanosciences, CNanoIdF</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342306v1</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (5), pp.053708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of 3D Orientation and 3D Localization in Single Emitter Microscopy Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Octupolar Films with Large Second Harmonic Generation and Electro-Optical Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tk Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Br Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics 2016 (Rochester, New York United States</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01643632v1</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.788-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear polarized microscopy for structural imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microscopic structural study of collagen aging in isolated fibrils using polarized second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th workshop on organic photonics and electronics </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342302v1</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.080506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.17.8.080506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized nonlinear nanoscopy in metal and ferroelectric nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342311v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.043829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.043829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations and solutions for polarization resolved in-depth nonlinear vibrational imaging in biological tissues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of molecular and protein crystals by three photon polarization resolved microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Lewit-Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342319v1</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (26), pp.263901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.263901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping molecular orientational distributions for biological sample in 3D</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Precision increase with two orthogonal analyzers in polarization resolved second harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West - BiOS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01289660v1</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (20), pp.4173-4175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization revival through scattering media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ytterbium-based bioprobes for near-infrared two-photon scanning laser microscopy imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01400289v1</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (27), pp.6622-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201202212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00702373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-harmonic generation imaging enhancement through scattering media via wavefront shaping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarization-resolved four-wave mixing for structural imaging in thick tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342314v1</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.1541-1550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear nanoscopy in plasmonic nanostructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ytterbium‐Based Bioprobes for Near‐Infrared Two‐Photon Scanning Laser Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal society workshop on “Chirality and multiphoton nanophotonics: from molecules to metamaterials” </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342308v1</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.6622 -6625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201202212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized nanoscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced microscopy techniques for biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Summer School MONABIPHOT (Erasmus Mundus Master Molecular nano- and bio-photonics for telecommunications and biotechnologies)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342303v1</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront Shaping in the realm of Nonlinear Microscopy: prospects for label-free deep imaging in scattering media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trombik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-T. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control in Microscopy and Ophthalmology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342310v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Nonlinear Nanoscopy in Metal and Ferroelectric Nano-Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application of single-beam homodyne SPIDER for the control of complex spectral phase profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ONDES workshop on nonlinear and quantum plasmonics </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01400284v1</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (6), pp.805-807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Precision analysis in polarization-resolved second harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoPhotonics 2015 </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342294v1</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (11), pp.2149-2151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux contrastes en microscopie optique et méthodes quantitatives : microscopie polarisée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light-Driven Directed Motion of Azobenzene-Coated Polymer Nanoparticles in an Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bernard Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Szeftel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Français de Microscopie,</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342286v1</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (13), pp.7967-7971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging molecular order using polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical Parametric Oscillators based light source for Coherent Raman Scattering microscopy: a practical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès OPTIQUE 2015 (COLOQ'14)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342288v1</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.021106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3533311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local organization of lipids in myelinated axons probed by polarization resolved coherent anti-stokes Raman scattering nonlinear microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization resolved nonlinear microscopy: application to structural molecular and biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01117361v1</w:t>
+              <w:t xml:space="preserve">Advances in Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.205-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging molecular order using polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bright Luminescent Silica Nanoparticles for Two-Photon Microscopy Imaging via Controlled Formation of 4,4′-Diethylaminostyryl-2,2′-bipyridine Zn(II) Surface Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'14, Congrès OPTIQUE 2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01230732v1</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (13), pp.3228-3236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm2010852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarization resolved stimulated Raman scattering: probing depolarization ratios of liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Français de Microscopie, symposium « Nouveaux contrastes en microscopie optique et méthodes quantitatives »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01230730v1</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super-resolution imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+                <w:t xml:space="preserve">Electro-optic effect in crystalline films of transverse planar octupolar symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.-R. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'action thématique super-resolution du GDR 2588</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01230731v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (9), pp.7979-7991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.007979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing molecular organization down to super-resolution imaging with polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourdolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GLEAM2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342296v1</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.18613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm13551a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+                <w:t xml:space="preserve">High Order Symmetry Structural Properties of Vibrational Resonances Using Multiple-Field Polarization Coherent Anti-Stokes Raman Spectroscopy Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoPhotonics 2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01230733v1</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (12), pp.123903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.123903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing molecular organization down to super-resolution imaging with polarized microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation microscopy in molecular crystalline nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GLEAM2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01230734v1</w:t>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (1-4), pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to Structural Contrast in Nonlinear Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Behrndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2015</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01117367v1</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.013809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized microscopy in cells and scattering tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of birefringence on polarization resolved nonlinear microscopy and collagen SHG structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342297v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.14859-14870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super-resolution imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from individual metallic nano-apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'action thématique super-resolution du GDR 2588</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342291v1</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (23), pp.4063-4065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.004063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing molecular order in zeolite L inclusion compounds using two-photon fluorescence polarimetric microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-Q. Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Bruehviler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084283v1</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (12), pp.4192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">polarized vibrational imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Two-photon fluorescence correlation spectroscopy with high count rates and low background using dielectric microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANF formation CNRS "Imagerie Vibrationnelle"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342281v1</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (4), pp.1075-1083</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des techniques polarimétriques de microscopie de génération de second harmonique ou de fluorescence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative imaging of molecular order in lipid membrane micro-domains using two-photon fuorescence polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Jung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bong Rae Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée sur la Co-conception de Systèmes Hybrides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084279v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (10), pp.2854-2862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture on nonlinear polarized microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342274v1</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.Pending. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using circularly polarized CARS microscopy to reveal sample symmetries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative Imaging of Molecular Order in Lipid Membranes Using Two-Photon Fluorescence Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alecja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai Jung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bong Rae Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084286v1</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 97 (10), pp.2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Second Harmonic Generation microscopy of nonlinear optical efficient hybrids nanoparticles embedded in polymer films. Evidence for Intra and Inter nanoparticles orientational synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01259170v1</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (21), pp.9092-9100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084296v1</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (7), pp.775-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Savatier</w:t>
+                <w:t xml:space="preserve">Investigation of KTiOPO4 nanocrystals by means of second-harmonic light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084284v1</w:t>
+              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Resolved Single-molecule Localization-Based Super-Resolution Fluorescence Microscopy reveals orientation order in biomolecular assemblies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Polarization distortion effects in polarimetric two-photon microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084298v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (25), pp.20891-20901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optically induced angular motion of single molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Beaucoudrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Mitus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084293v1</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.67005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octupolar Films with Significant Second-Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-Y. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-J. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.-R. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084291v1</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.2107-2111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of spatial distortions on the quadratic nonlinear optical properties of octupolar organic and metallo-organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptDiag</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084288v1</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.034312-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2428308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear polarimetry of molecular crystals down to the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiFoBio (Microscopie Fonctionnelle pour la Biologie) school</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01342282v1</w:t>
+              <w:t xml:space="preserve">C.R. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.165-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture on nonlinear polarized microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defocused imaging of second harmonic generation from a single nanocrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084289v1</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (24), pp.16051-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving a sample’s symmetry with FWM microscopy using circular polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loc Le Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084294v1</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Resolved Single-Molecule Localization-Based Super-Resolution Fluorescence Microscopy Reveals Orientation Order in Bio-Molecular Assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+                <w:t xml:space="preserve">Optically tunable nonlinearities in polymers based on photoisomerizable metal-based coordination complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Society, 58th annual meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01227803v1</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (17), pp.2252-2262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200600157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing scattering effects in polarization resolved nonlinear microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084280v1</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">All-Optical Orientation of Photoisomerizable Octupolar Zinc(II) Complexes in Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01084281v1</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (27), pp.8386-8387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja048143z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Brasselet</w:t>
+                <w:t xml:space="preserve">New octupolar star-shaped molecules with non-resonant quadratic optical nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00830592v1</w:t>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25, pp.419-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances d'estimation de paramètres d'orientation moléculaires en microscopie SHG résolue en polarisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New Octupolar Star-Shaped Strucures for Quadratic Nonlinear Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées optique non conventionnelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00913979v1</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.1915-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm990093n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de distributions orientationelles de fluorophores par microscopie de fluorescence à deux photons,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">[n]-Polyenovanillins (n = 1−6) as New Push−Pull Polyenes for Nonlinear Optics: Synthesis, Structural Studies, and Experimental and Theoretical Investigation of Their Spectroscopic Properties, Electronic Structures, and Quadratic Hyperpolarizabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation, Cohérence et Optique (EPOS)</w:t>
-[...8244 lines deleted...]
-                <w:t xml:space="preserve">hal-00941312v1</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (4), pp.890-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm9504899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization MultiFocus Microscopy for volumetric super-resolution and orientation imaging of biofilaments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermo A Orsi</w:t>
+                <w:t xml:space="preserve">SPIN90 modulates the architecture of lamellipodial actin in an ARPC5L dependent fashion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angika Basant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Mladenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoko Kogata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05392077v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOLM-LFM: ratiometric single molecule orientation without polarizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Vesga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aleman-Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4polar3D : Single molecule 3D orientation imaging of dense actin networks using ratiometric polarization splitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+                <w:t xml:space="preserve">Polarization MultiFocus Microscopy for volumetric super-resolution and orientation imaging of biofilaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Vaz Rimoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simli Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo A Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05170251v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation-Invariant Optical Meron Lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Marco</w:t>
+                <w:t xml:space="preserve">Characterization of polarization dependence in super-resolution fluorescent microscopy via phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isael Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675969v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic skyrmionic textures via conformal cartographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isael Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of polarization dependence in super-resolution fluorescent microscopy via phase retrieval</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Roadmap on Wavefront Shaping and deep imaging in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286795v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on Wavefront Shaping and deep imaging in complex media</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Monitoring of Orientation in Molecular Ensemblesby Polarization Sensitive Nonlinear Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465039v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Orientation in Molecular Ensemblesby Polarization Sensitive Nonlinear Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (201)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically encoded reporters of actin filament organization in living cells and tissues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized super resolution optical microscopy in 3D for structural imaging in biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04563732v3</w:t>
+              <w:t xml:space="preserve">Colloque national de la société française des microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-molecule orientation and localization microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized wavefront control and Point Spread Function engineering for nanoscale polarimetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Lew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05233004v1</w:t>
+              <w:t xml:space="preserve">EOSAM 2025 (European Optical Society Annual Meeting 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Aug 2025, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-based analysis for the estimation of 3D dipolar emission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized super resolution optical microscopy in 3D for structural imaging in biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04797187v1</w:t>
+              <w:t xml:space="preserve">AQLM (Analytical and Quantitative Light Microscopy) school Inoue lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Woodshole, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics Through the Field Tensor Formalism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy in 3D to image complex biomolecular organizations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04770878v1</w:t>
+              <w:t xml:space="preserve">2nd International Conference on BioMedical Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Palavas-les-Flots, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic skyrmionic textures via conformal cartographic projections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04825028v1</w:t>
+              <w:t xml:space="preserve">ELMI2024 -European Light Microscopy Initiative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial phase retrieval in super-resolution polarization microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
+                <w:t xml:space="preserve">Polarized super-resolution microscopy in 3D to image complex biomolecular organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04497814v1</w:t>
+              <w:t xml:space="preserve">Optica Imaging Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization microscopy: from ensemble structural imaging to single-molecule 3D orientation and localization microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized super-resolution microscopy in 3D to image complex biomolecular organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel A Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04280480v1</w:t>
+              <w:t xml:space="preserve">MIC (Microscopy Imaging Center) Symposium on microscopy Imaging Fribourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fribourg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the excitation polarization on single molecule 3D orientation imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy in 3D to image complex biomolecular organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04415602v1</w:t>
+              <w:t xml:space="preserve">Focus On Microcopy – FOM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Genes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy and molecular orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03588456v2</w:t>
+              <w:t xml:space="preserve">Advanced Light Microscopy Symposium on Quantitative Microscopy I. Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the excitation polarization on single molecule 3D orientation imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nanoscale polarized imaging in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04286761v1</w:t>
+              <w:t xml:space="preserve">NANO-PHOT UTT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03873177v1</w:t>
+              <w:t xml:space="preserve">Imperial College – CNRS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescent beads to emulate single fluorophores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale polarized imaging in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03887458v1</w:t>
+              <w:t xml:space="preserve">Nanophotonics Science camp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Windsor, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence polarization modulation super-resolution imaging provides refined dynamics orientation processes in biological samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy for 3D nano-polarimetry and super-resolution structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03873217v1</w:t>
+              <w:t xml:space="preserve">3rd Joensuu Conference on Coherence and Random Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Joensuu, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐depth polarisation resolved SHG microscopy in biological tissues using iterative wavefront optimisation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D single molecule orientation and cluster analysis to study protein interactions with lipid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo G Vesga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Nieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Requejo-Isidro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04415599v1</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septin Filament Compaction Into Rings Requires the Anillin Mid2 and Contractile Ring Constriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Utilizing fluorescent beads to mimic single fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherry Yi-Ting Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Aleman-Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Gutiérrez-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03281298v2</w:t>
+              <w:t xml:space="preserve">Three-Dimensional and Multidimensional Microscopy: Image Acquisition and Processing XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2664958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on wavefront shaping and deep imaging in complex media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03814733v1</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA self-assembly of single molecules with deterministic position and orientation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single Molecule 3D Orientation and Localization Microscopy (SMOLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03873189v1</w:t>
+              <w:t xml:space="preserve">MIFOBIO School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4polar-STORM polarized super-resolution imaging of actin filament organization in cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03172831v2</w:t>
+              <w:t xml:space="preserve">BIOAM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the geometry of complex protein organizations by polarized fluorescence imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lipids−Fluorophores Interactions Probed by Combined Nonlinear Polarized Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03873320v1</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy‐Efficient Iodine Uptake by a Molecular Host⋅Guest Crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear imaging of 3D molecular orientation in cells and tissues by polarization splitting detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Munger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03871347v1</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on bio-nano-photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging in complex biological media using nonlinear optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03251534v1</w:t>
+              <w:t xml:space="preserve">School SFO Waves in Complex Media (WACO school)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Les houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids–Fluorophores Interactions Probed by Combined Nonlinear Polarized Microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super resolution imaging of protein organization in 3D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03514339v1</w:t>
+              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy TSRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Telluride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical damage of needle puncture on bovine annulus fibrosus fibrils studied using polarization-resolved Second Harmonic Generation(P-SHG) microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploiting circular polarization basis symmetries in PSF engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isael Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03200723v1</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Biphotonic Lanthanide Luminescent Bioprobes Based on Functionalized Cross‐Bridged Cyclam Macrocycles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02533027v1</w:t>
+              <w:t xml:space="preserve">ICFO Symposium in Advanced Microscopy and Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromato-axial memory effect through a forward-scattering slab</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02569238v1</w:t>
+              <w:t xml:space="preserve">Conference SMLMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birefringent Fourier filtering for single molecule coordinate and height super-resolution imaging with dithering and orientation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deciphering molecular organization at the nanoscale with advanced polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02976818v1</w:t>
+              <w:t xml:space="preserve">Conférence de la SFO Optique Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyclen-Based Ln(III) Complexes as Highly Luminescent Bioprobes for In Vitro and In Vivo One- and Two-Photon Bioimaging Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02616978v1</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Image Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Newry, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin microspectroscopy data of tissue-mimicking gelatin hydrogels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03028783v1</w:t>
+              <w:t xml:space="preserve">Single Molecule Picoquant conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Anti-Stokes Raman Scattering Through Thick Biological Tissues by Single-Wavefront Shaping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging of proteins’ organization in 3D using Single Molecule Orientation and Localization Microscopy (SMOLM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03028902v1</w:t>
+              <w:t xml:space="preserve">Conference of the German Biophysical Society Konstanz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen reorganization in cartilage under strain probed by polarization sensitive second harmonic generation microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deciphering molecular organization at the nanoscale with advanced polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02410720v1</w:t>
+              <w:t xml:space="preserve">Journées Société Française de Physique (SFP) de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Non-linear Multimodal Optical Microscopy-Basics, Development, and Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization in 3D using polarized single molecule localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02410671v1</w:t>
+              <w:t xml:space="preserve">OSA Biophotonics Congress, Optics in the Life Sciences/Novel Techniques in Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis applied to Brillouin images of tissue-mimicking collagen gelatins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super-resolution imaging with simultaneous 3D spatial localization and 3D orientation behavior characterization for single emitters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Palombo</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alemán Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02410729v1</w:t>
+              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtuel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline heterogeneity in single ferroelectric nanocrystals revealed by polarized nonlinear microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization in 3D using polarized single molecule localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02410714v1</w:t>
+              <w:t xml:space="preserve">OSA Biophotonics Congress, Optics in the Life Sciences/Novel Techniques in Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, virtuel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of APC-mediated actin assembly in microtubule capture and focal adhesion turnover</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization and conformation in 3D using polarized single molecule localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02294900v1</w:t>
+              <w:t xml:space="preserve">Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing large spectral bandwidths through scattering media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy in fluorescence and super resolution imaging - https://www.youtube.com/watch?v=-IASyPKYgPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02410709v1</w:t>
+              <w:t xml:space="preserve">RTMFM webminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced second harmonic generation of gold nanostars: optimizing multipolar radiation to improve nonlinear properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frequency-mixing wavefront shaping of short pulses in biological tissues for nonlinear coherent Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02311174v1</w:t>
+              <w:t xml:space="preserve">Journées GDR COMPLEXE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the transmission matrix of scattering media for nonlinear imaging beyond the memory effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super resolution imaging of proteins’ organization and conformation in 3D using polarized single molecule localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02410706v1</w:t>
+              <w:t xml:space="preserve">Photonic West 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Excitonic Resonance on Second and Third Order Nonlinear Scattering from Few-Layer MoS 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02172240v1</w:t>
+              <w:t xml:space="preserve">Optical Society Annual Meeting (EOSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide field fluorescence epi-microscopy behind a scattering medium enabled by speckle correlations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Real-time imaging of molecular organization by point scanning nonlinear fast polarization modulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01912524v1</w:t>
+              <w:t xml:space="preserve">Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoinositides regulate the TCR/CD3 complex membrane dynamics and activation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency-mixing wavefront shaping of short pulses in biological tissues for nonlinear coherent Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01920092v1</w:t>
+              <w:t xml:space="preserve">Journées du GDR Complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved microscopy reveals a muscle myosin motor-independent mechanism of molecular actin ordering during sarcomere maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy, towards molecular-organization imaging in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02065459v1</w:t>
+              <w:t xml:space="preserve">Optical Society Annual Meeting (EOSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical susceptibility described with a spherical formalism applied to coherent anti-Stokes Raman scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Real-time imaging of molecular organization by point scanning nonlinear fast polarization modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01569630v1</w:t>
+              <w:t xml:space="preserve">Photonic West 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed polarization-resolved coherent Raman scattering imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Super-resolution imaging with simultaneous 3D spatial localization and 3D orientation behavior characterization for single emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01643484v1</w:t>
+              <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, virtual conference, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization recovery through scattering media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy for molecular organization imaging in cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01622765v1</w:t>
+              <w:t xml:space="preserve">Poincaré Webinar SPIE series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, virtuel, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared two photon imaging using a bright cationic Yb(III) bioprobe spontaneously internalized into live cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized super resolution imaging of molecular orientations in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01526221v1</w:t>
+              <w:t xml:space="preserve">Action thématique GDR Imabio sur la super-resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the polarization properties of non-depolarizing optical elements with virtual distorting elements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized imaging of single molecules: imaging proteins’ organization at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01523737v1</w:t>
+              <w:t xml:space="preserve">Symposium on Multidimensional Microscopy, jointly sponsored by the Institute of Optics Rochester Univ. USA and the Multidimensional Microscopy Conference Committee (Photonics West)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Rochester, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized super-resolution structural imaging inside amyloid fibrils using Thioflavine T</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01643496v1</w:t>
+              <w:t xml:space="preserve">BioBrillouin Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Exeter, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Order Degradation in Autoimmune Demyelination Probed by Polarized Coherent Raman Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super resolution polarized imaging of the Structural Organization of Actin Filaments in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01643501v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized nonlinear nanoscopy of metal nanostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epi wide-field fluorescence microscopy through scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01537953v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single fluorescent emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01336702v1</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of molecular symmetry by coherent anti-Stokes Raman scattering</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frequency mixing imaging in scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01303363v1</w:t>
+              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy TSRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Telluride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative nanoscale imaging of orientational order in biological filaments by polarized super-resolution microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super resolution polarized imaging of the organization of protein assemblies in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Vaz Rimoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01293538v1</w:t>
+              <w:t xml:space="preserve">ECBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Intravital Non-Linear Optical Imaging of the Central Nervous System in Rodents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous detection of 3D orientation and 3D spatial localization of single emitters for nanoscale structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Debarbieux</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Plasticity</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02450866v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR-to-NIR Two-Photon Scanning Laser Microscopy Imaging of Single Nanoparticles Doped by Yb(III) Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear imaging in scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01276493v1</w:t>
+              <w:t xml:space="preserve">Face2Phase Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced nonlinear imaging through scattering media using transmission matrix based wavefront shaping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fast polarization imaging in coherent Raman scattering for the observation of lipid order dynamics in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01400272v1</w:t>
+              <w:t xml:space="preserve">ECBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Photon Near-Infrared Sensitization of Well-Defined Yb(III) Surface Complexes for NIR-to-NIR Single Nanoparticle Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale organization of proteins assemblies probed by polarized label free multiphoton fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peter Peter Winlove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01234053v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of cervical stiffness evolution during induced ripening using shear wave elastography, histology and 2 photon excitation microscopy: Insight from an animal model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging orientational properties of actin filaments by super resolved polarized microscopy, V. Curcio, C.V. Rimoli, C. A. Valades Cruz, P.Verdier-Pinard, M. Mavrakis, S. Brasselet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Mavrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Verdier-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01194173v1</w:t>
+              <w:t xml:space="preserve">FOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Orientational Order Probed by Coherent Anti-Stokes Raman Scattering (CARS) and Stimulated Raman Scattering (SRS) Microscopy: A Spectral Comparative Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and Trends in Nonlinear Optical Molecular Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01119354v1</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of light scattering in polarization-resolved nonlinear microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image analysis applied to vipa-Brillouin images obtained in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Palombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01216129v1</w:t>
+              <w:t xml:space="preserve">FOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of polarization-resolved second harmonic generation microscopy limited by photon noise for samples with cylindrical symmetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear frequency mixing imaging through highly scattering biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01205995v1</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Efficiency of a Luminescent Samarium(III) Complex for Combined Visible and Near-Infrared Biphotonic Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time dynamics of molecular order and orientation by fast polarization modulation in coherent Raman scattering microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01230729v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of molecular packing probed by polarization-resolved nonlinear four-wave mixing and coherent anti-Stokes Raman-scattering microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-optical polarization modulation in coherent Raman scattering for the observation of molecular dynamics in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Balla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00937566v1</w:t>
+              <w:t xml:space="preserve">SPIE Photonic Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septins promote F-actin ring formation by crosslinking actin filaments into curved bundles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring ultrastructure in nanomaterials, cells and biological tissues by polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01134475v1</w:t>
+              <w:t xml:space="preserve">Cnano 2018 The nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtering of matter symmetry properties by circularly polarized nonlinear optics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tracking collagen fibre reorganisation under load in articular cartilage using polarization sensitive second harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peter Winlove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01231877v1</w:t>
+              <w:t xml:space="preserve">8th World congress of biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-IR Two Photon Microscopy Imaging of Silica Nanoparticles Functionalized with Isolated Sensitized Yb(III) Centers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot fluorescence imaging through scattering media in epi wide-field microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Soeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01245486v1</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate use of two-photon fluorescence microscopy to map orientational behavior of fluorophores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring ultrastructure in nanomaterials, cells and biological tissues by polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00999736v1</w:t>
+              <w:t xml:space="preserve">Swiss NanoConvention 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Local Organization of Cell Membranes Using Excitation-Polarization-Resolved Confocal Fluorescence Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00840710v1</w:t>
+              <w:t xml:space="preserve">ESCBM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioflavine-T and Congo Red reveal the polymorphism of insulin amyloid fibrils when probed by polarization-resolved fluorescence microscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront Shaping for nonlinear Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00803617v1</w:t>
+              <w:t xml:space="preserve">Journée Optique Adaptative et Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale optical properties of metal nanoparticles probed by Second Harmonic Generation microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear imaging through scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00913971v1</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of CMONS Nanocrystals Grown in Silicate Particles through a Spray-Drying Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00919329v1</w:t>
+              <w:t xml:space="preserve">Multiphoton Excitation Microscopy to Optical Nanoscopy, Biophotonics and their applications. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon excited luminescence of lanthanide complex in monolithic sol-gel hybrid material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imagerie structurale biologique par microscopie optique polarisée : quantifier l'organisation moléculaire sous la limite de diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00756860v1</w:t>
+              <w:t xml:space="preserve">Congrès general de la SFP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frame-rate fluorescence confocal angle-resolved linear dichroism microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized Nonlinear Nanoscopy in Barium Titanate Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rendón Barraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Timpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00827001v1</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ytterbium‐Based Bioprobes for Near‐Infrared Two‐Photon Scanning Laser Microscopy Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized microscopy in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00756865v1</w:t>
+              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy TSRC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Telluride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octupolar Films with Large Second Harmonic Generation and Electro-Optical Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lecture on polarized nanoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Br Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00756862v1</w:t>
+              <w:t xml:space="preserve">2016 Summer School MONABIPHOT (Erasmus Mundus Master Molecular nano- and bio-photonics for telecommunications and biotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic structural study of collagen aging in isolated fibrils using polarized second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular orientational order imaging by polarized super resolution localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valades Cruz Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729062v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molecular and protein crystals by three photon polarization resolved microscopy.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural imaging in molecular and biological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00749005v1</w:t>
+              <w:t xml:space="preserve">International School on Nanosciences, CNanoIdF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Etiolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic model of the molecular orientational distribution probed by polarization-resolved second-harmonic generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Determination of 3D Orientation and 3D Localization in Single Emitter Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00690339v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics 2016 (Rochester, New York United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rochester, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision increase with two orthogonal analyzers in polarization resolved second harmonic generation microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear polarized microscopy for structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00756871v1</w:t>
+              <w:t xml:space="preserve">4th workshop on organic photonics and electronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ytterbium-based bioprobes for near-infrared two-photon scanning laser microscopy imaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+                <w:t xml:space="preserve">Polarized nonlinear nanoscopy in metal and ferroelectric nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Tumpu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00702373v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-resolved four-wave mixing for structural imaging in thick tissues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping molecular orientational distributions for biological sample in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bastmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00756868v1</w:t>
+              <w:t xml:space="preserve">Photonics West - BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microscopy techniques for biological imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Limitations and solutions for polarization resolved in-depth nonlinear vibrational imaging in biological tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00645953v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Orientational Order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarization-Resolved Microscopy Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization revival through scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00601658v1</w:t>
+              <w:t xml:space="preserve">META’16, the 7th International Conference on Metamaterials, Photonic Crystals and Plasmonics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of single-beam homodyne SPIDER for the control of complex spectral phase profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Second-harmonic generation imaging enhancement through scattering media via wavefront shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00645964v1</w:t>
+              <w:t xml:space="preserve">Photonics West 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision analysis in polarization-resolved second harmonic generation microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear nanoscopy in plasmonic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00645958v1</w:t>
+              <w:t xml:space="preserve">Royal society workshop on “Chirality and multiphoton nanophotonics: from molecules to metamaterials” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chicheley Hall, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Driven Directed Motion of Azobenzene-Coated Polymer Nanoparticles in an Aqueous Medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarized nanoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00645954v1</w:t>
+              <w:t xml:space="preserve">2016 Summer School MONABIPHOT (Erasmus Mundus Master Molecular nano- and bio-photonics for telecommunications and biotechnologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Parametric Oscillators based light source for Coherent Raman Scattering microscopy: a practical overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront Shaping in the realm of Nonlinear Microscopy: prospects for label-free deep imaging in scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton B. de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00517259v1</w:t>
+              <w:t xml:space="preserve">Adaptive Optics and Wavefront Control in Microscopy and Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved nonlinear microscopy: application to structural molecular and biological imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized Nonlinear Nanoscopy in Metal and Ferroelectric Nano-Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optics and Photonics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00645962v1</w:t>
+              <w:t xml:space="preserve">GDR ONDES workshop on nonlinear and quantum plasmonics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Luminescent Silica Nanoparticles for Two-Photon Microscopy Imaging via Controlled Formation of 4,4′-Diethylaminostyryl-2,2′-bipyridine Zn(II) Surface Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Local organization of lipids in myelinated axons probed by polarization resolved coherent anti-stokes Raman scattering nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00645957v1</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved stimulated Raman scattering: probing depolarization ratios of liquids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imaging molecular order using polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00697348v1</w:t>
+              <w:t xml:space="preserve">Congrès OPTIQUE 2015 (COLOQ'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic effect in crystalline films of transverse planar octupolar symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nouveaux contrastes en microscopie optique et méthodes quantitatives : microscopie polarisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. K. Lim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00645961v1</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Français de Microscopie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped silica nanoparticles containing two-photon luminescent Eu(III) complexes for the development of water stable bio-labels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging molecular order using polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657265v1</w:t>
+              <w:t xml:space="preserve">COLOQ'14, Congrès OPTIQUE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon fluorescence correlation spectroscopy with high count rates and low background using dielectric microspheres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00523659v1</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Français de Microscopie, symposium « Nouveaux contrastes en microscopie optique et méthodes quantitatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Symmetry Structural Properties of Vibrational Resonances Using Multiple-Field Polarization Coherent Anti-Stokes Raman Spectroscopy Microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Polarized super-resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00519360v1</w:t>
+              <w:t xml:space="preserve">Journée de l'action thématique super-resolution du GDR 2588</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of birefringence on polarization resolved nonlinear microscopy and collagen SHG structural imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probing molecular organization down to super-resolution imaging with polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00519609v1</w:t>
+              <w:t xml:space="preserve">Workshop GLEAM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to Structural Contrast in Nonlinear Microscopy Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Probing molecular organization down to super-resolution imaging with polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00459731v1</w:t>
+              <w:t xml:space="preserve">Workshop GLEAM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation microscopy in molecular crystalline nano-objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00459744v1</w:t>
+              <w:t xml:space="preserve">BioNanoPhotonics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from individual metallic nano-apertures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Nano-scale characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00540510v1</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing molecular order in zeolite L inclusion compounds using two-photon fluorescence polarimetric microscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized microscopy in cells and scattering tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00459742v1</w:t>
+              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Telluride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization Coherent Anti-Stokes Raman spectroscop</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polarized super-resolution imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00437131v1</w:t>
+              <w:t xml:space="preserve">Journée de l'action thématique super-resolution du GDR 2588</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Second Harmonic Generation microscopy of nonlinear optical efficient hybrids nanoparticles embedded in polymer films. Evidence for Intra and Inter nanoparticles orientational synergy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00437133v1</w:t>
+              <w:t xml:space="preserve">BioNanoPhotonics 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of molecular order in lipid membrane micro-domains using two-photon fuorescence polarimetry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lecture on nonlinear polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00437125v1</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman depolarization ratio of liquids probed by linear polarization coherent anti-Stokes Raman spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular orientational order combined with generalized polarization provides deeper insights into plasma membrane architecture of live cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00376676v1</w:t>
+              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Imaging of Molecular Order in Lipid Membranes Using Two-Photon Fluorescence Polarimetry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00455205v1</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of KTiOPO4 nanocrystals by means of second-harmonic light emission</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using circularly polarized CARS microscopy to reveal sample symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Optics Letters</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00437138v1</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization distortion effects in polarimetric two-photon microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Precise quantification of fluorophores orientational distribution by two-photon fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00437135v1</w:t>
+              <w:t xml:space="preserve">Ecole thématique Mifobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 5588 - Rtmfm, Oct 2014, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically induced angular motion of single molecules</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarized Resolved Single-molecule Localization-Based Super-Resolution Fluorescence Microscopy reveals orientation order in biomolecular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valades Cruz Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00437136v1</w:t>
+              <w:t xml:space="preserve">Biophysical Society 58th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octupolar Films with Significant Second-Harmonic Generation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized second harmonic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00438982v1</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of spatial distortions on the quadratic nonlinear optical properties of octupolar organic and metallo-organic molecules</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00363565v1</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear polarimetry of molecular crystals down to the nanoscale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved Four Wave Mixing/Coherent Raman Anti-Stokes nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C.R. Physique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00438984v1</w:t>
+              <w:t xml:space="preserve">OptDiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defocused imaging of second harmonic generation from a single nanocrystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture on nonlinear polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00438981v1</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resolving a sample’s symmetry with FWM microscopy using circular polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Roch</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00270131v1</w:t>
+              <w:t xml:space="preserve">1st MicroCOR winter school on Chemical Imaging by Coherent Raman and nonlinear microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural imaging in cells and tissues by polarized fluorescence and nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00022891v2</w:t>
+              <w:t xml:space="preserve">MiFoBio (Microscopie Fonctionnelle pour la Biologie) school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically tunable nonlinearities in polymers based on photoisomerizable metal-based coordination complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
+                <w:t xml:space="preserve">Polarized Resolved Single-Molecule Localization-Based Super-Resolution Fluorescence Microscopy Reveals Orientation Order in Bio-Molecular Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valades Cruz Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00172726v1</w:t>
+              <w:t xml:space="preserve">Biophysical Society, 58th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Optical Orientation of Photoisomerizable Octupolar Zinc(II) Complexes in Polymer Films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Probing scattering effects in polarization resolved nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton de Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04156048v1</w:t>
+              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New octupolar star-shaped molecules with non-resonant quadratic optical nonlinearities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orientation distribution of lipids in tissues probed by polarization resolved FWM/CARS nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00166512v1</w:t>
+              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Octupolar Star-Shaped Strucures for Quadratic Nonlinear Optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">polarized vibrational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00166516v1</w:t>
+              <w:t xml:space="preserve">ANF formation CNRS "Imagerie Vibrationnelle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[n]-Polyenovanillins (n = 1−6) as New Push−Pull Polyenes for Nonlinear Optics: Synthesis, Structural Studies, and Experimental and Theoretical Investigation of Their Spectroscopic Properties, Electronic Structures, and Quadratic Hyperpolarizabilities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimisation des techniques polarimétriques de microscopie de génération de second harmonique ou de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 8 (4), pp.890-906. </w:t>
+              <w:t xml:space="preserve">Deuxième journée sur la Co-conception de Systèmes Hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of gold nanostructures using polarized nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Naveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karpinski Pawel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Frontiers in Nonlinear Raman Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des performances d'estimation de paramètres d'orientation moléculaires en microscopie SHG résolue en polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées optique non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de distributions orientationelles de fluorophores par microscopie de fluorescence à deux photons,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation, Cohérence et Optique (EPOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture on Nonlinear Optical Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europhotonics spring school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Hohenwart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization resolved fluorescence and nonlinear microscopy: A unified approach for structural bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique adaptative pour la microscopie in vivo du cortex cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique 2013 / Journées Recherche Industrie de l'Optique Adaptative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging molecular organization of cell membranes and proteins assemblies using polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO/IQEC 2013 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopie optique résolue en polarisation pour la biologie : sonde de la structure des assemblages moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies (J3N)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization resolved super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging bio-molecular organization using polarization resolved nonlinear microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers and Challenges in Laser-Based Biological Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Telluride, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures series on « nonlinear microscopy for bio-imaging and nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technical Wroclaw University Doctorate congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High symmetry orders probed by polarized coherent anti stockes raman scattering and four wave mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO Munich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resolving a sample's symmetry with FWM microscopy using circular polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Cleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High frame-rate confocal polarization resolved fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymorphism of amyloid fibrils monitored by polarization resolved microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hight symmetry orders probed by polarized coherent Anti Stokes Raman Scattering and Four Wave Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'imagerie non conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second harmonic generation and two-photon excitation uorescence from individual nanocrystals of pyrazoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Karpinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization-resolved Four Wave Mixing and Second Harmonic Generation on Amyloid fibrils and Collagen fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Naurod, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal polarimetric nonlinear microscopy in tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic model for the biomolecular organization probed by Second Harmonic Generation polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics West BiOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural imaging of cell membranes using polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-centrosymmetric metallic nanoparticles as new efficient nonlinear nano-emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric multi-modal nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOLECULAR ODER SYMMETRIES INVESTIGATED BY RESONANT (CARS, SRS) AND NON RESONANT (FWM, SHG) NONLINEAR POLARIZATION MICROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Bioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization resolved nonlinear microscopy for bio-molecular order read-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CARS Explorer final meeting Optical solutions to biomedical problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular order symmetries investigated by nonlinear polarization resolved microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th ECONOS conference; 30th CARS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Twente, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear nanoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School on Plasmonics Porquerolles SSOP 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization resolved microscopy for biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st French-American Workshop on Electronic Materials at the interface with Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized fluorescence microscopy for structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières GDR "Physique de la Cellule au Tissus"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular order imaging in cell membranes by polarimetric fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopie non-linéaire à deux photons résolue en polarisation dans les tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optique Marseille 2011 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization resolved coherent Raman microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Society 55th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization resolved Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing molecular order of lipid reporters di-8-ANEPQ in cell plasma membrane by fluorescence polarimetry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème journée scientifique "Biologistes, chimistes, physiciens, une communauté marseillaise"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on lipid order in cell membranes using fluorescence polarimetric microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Conference on Methods and Applications of Fluorescence, Spectroscopy, Imaging and Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized fluorescence microscopy for structural imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées plénières GDR “Physique de la Cellule au Tissus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to nonlinear optics and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Galerne “Couleurs et matériaux pour l'optique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural investigations on cell membranes using fluorescence polarimetric microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focus on Microscopy 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to nonlinear optics and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Galerne "Couleurs et matériaux pour l'optique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing nanoscale molecular processes in biology using polarized optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Japanese workshop NanoTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie non-linéaire résolue en polarisation: estimation de paramètres d'ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Électromagnétisme, Polarisation et Optique Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d'images de génération de second harmonique résolue en polarisation : vers un modèle générique de l'ordre moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées GDR Ondes - GT7 "Imagerie multiondes et/ou non linéaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization-resolved coherent Raman microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coherent Raman Scattering Microscopy (microCARS2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bad Honnef, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to nonlinear tensorial structure read-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Behrndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular order imaging in lipid membranes by polarimetric two-photon fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Jung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second harmonic generation microscopy detection of individual hybrid nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarimetric nonlinear microscopy in collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valadès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie multiphoton pour le diagnostic in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second harmonic generation enhancement in isolated metal nano-apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing orientational order of MHC Class I Protein and Lipids in Cell Membranes by Fluorescence Polarisation-resolved Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Journée Scientifique BCP "Biologistes, Chimistes, Physiciens, .. aux frontières du vivant : une communauté marseilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing MHC Class I Protein and Lipid Order in Cell Membranes by Fluorescence Polarization - resolved imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trombik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique interdisciplinaire en MIcroscopie FOnctionnelle en BIOlogie (MIFOBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trombik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Molecular Nonlinear Optics : Information Technology and Life Sciences (AMARIS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying molecular order in biological samples using polarimetric muti-modal nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Engelberg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientational behavior of rigidly labeled MHC Class I molecules in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Trombik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GT7 "Ondes et imagerie en milieux complexes et biologiques" du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Imaging of Molecular Order in Lipid Membranes Using Two-Photon Fluorescence Polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Tsai-Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San Jose, United States. paper CThD1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New developments in (bio-)molecular imaging using polarized nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Molecular Nonlinear Optics : Information Technology and Life Sciences (AMARIS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarimetric nonlinear microscopy in collagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Aït-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Engelberg, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization-resolved coherent anti-Stokes Raman scattering microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradyot A. Agaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonic West BiOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing molecular disorder in lipid membranes by two photon fluorescence polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai-Jung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Polish – French Workshop on Organic Electronics and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization-resolved coherent anti-Stokes Raman scattering microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2010 Croucher ASI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hong-Kong, Hong Kong SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural imaging in nano-objects using polarization resolved and defocused nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Materials and Devices for Nonlinear Optics (ISOPL'5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization- resolved Coherent Anti-Stokes Raman Scattering Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th EOS topical meeting on advanced imaging techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Jena, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization and Phase Pulse Shaping in Nonlinear Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroCARS 2009 – Raman and CARS microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monabiphot Erasmus Mundus Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carqueiranne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization and Phase Pulse Shaping applied to Structural Contrast in Nonlinear Microscopy Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th EOS topical meeting on advanced imaging techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized CARS microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-US-Japan workshop on Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing molecular disorder in lipid membranes by two photons fluorescence polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Japanese-French / first USA-French Workshop on nanobiophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing molecular order in lipid membranes by polarimetric two photon fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsai Jung Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm9504899⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H. T. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Carl Zeiss sponsored FCS workshop on FCS and related methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cargese, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-01322807v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of rotational diffusion of GFP-tagged MHC molecule in living cells with polarized FCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BCP6 - 6emes journées scientifiques interface Biologie Chimie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopie polarimétrique non-linéaire dans le collagène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Ait-Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Marseillaise de Biologie-Chimie-Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses non-linéaires de nanostructures plasmoniques : vers un contrôle spatial des champs aux échelles nanométriques par mise en forme d'impulsions ultra-courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique du GDR Ondes “Nouvelles micro et nanostructures pour l'ingénierie photonique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear SHG enhancement in isolated metal nano-apertures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulse shaping and nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monabiphot summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopie non-linéaire résolue en polarisation pour la détection d'effets structuraux aux échelles nanométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique du GDR Ondes “ Nouvelles approches pour la super-résolution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization information and manipulation in nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIMAT workshop on imaging in complex media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Gstaad, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear optical microscopy applied to cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERIMED 5th Thematic workshop on stem cell imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarimetric two-fluorescence microscopy for investigation of molecular order in lipid environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Gasecka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear microscopy in nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECONOS –MicroCARS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Igls, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural imaging in nano-objects using polarization resolved and defocused nonlinear microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECONOS 2008 (7th) / microCARS 2008 (1st)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization analysis in CARS microcopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Munhoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photostable single KTiOPO4 nanocrystals for second-harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Loc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Slablab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photostable single KTiOPO4 nanocrystals for second-harmonic generation microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Taiwan. pp.39-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OMEMS.2007.4373829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Optical Imaging at the Nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Lasers Technologies and Applications - ISBN (ebook) : 978-2-7598-2720-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized Nanooptics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Nanoscience – A Handbook Nanophotonics, Nanoelectronics, and Nanoplasmonics (Volume Six. By: Klaus D. Sattler) - Publisher: Taylor &amp; Francis (CRC Press); Print ISBN: 9780429351617, 0429351615; eText ISBN: 9781000702729, 1000702723</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging molecular order in cell membranes by polarization resolved fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Mély, G. Duportail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series on Fluorescence vol. 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.311-337, 2013, Springer Series on Fluorescence vol. 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-crystals for quadratic nonlinear imaging: characterization and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshitake Masuda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocrystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds Sciyo, pp.249-270, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34424,275 +34812,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights into the role of septins in mammalian cell morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Silva Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Llewellyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Iv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Molecular and Cell Biology of Septins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la chambre de dépot de Tancarville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34702,130 +35090,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method to optically authenticate an object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barchiesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2506225. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34835,223 +35223,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la polarisation de la lumière en imagerie pour la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nano-Biophotonique au USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId779"/>
+      <w:footerReference w:type="default" r:id="rId793"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35119,51 +35507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FB628E8"/>
+    <w:nsid w:val="7CEB0B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35350,51 +35738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brasselet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6766-9273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155159615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1089-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Nieva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Requejo-Isidro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Munger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Herrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curcio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n Casta&#241;eda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Mavrakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bertolotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Vaz Rimoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411143v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peter Peter Winlove" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411117v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdier-Pinard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palombo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mansfield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peter Winlove" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soeller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644097v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rend&#243;n Barraza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Timpu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342316v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valades Cruz Cesar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rendon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Tumpu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400284v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230731v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084294v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shaban" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton de Aguiar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756898v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750256v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756894v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645967v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756897v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Ait-Belkacem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342206v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598014v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645966v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645968v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342201v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342209v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537218v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459733v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schoen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrndt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Jung Han" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459736v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459737v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tsai-Jung" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyot A. Agaskar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459745v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438963v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438943v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438951v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437144v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437139v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai Jung Han" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438974v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438979v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438977v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438945v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438978v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438970v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438973v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392077v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise R&#233;gnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simli Dey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Orsi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391269v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vesga" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aleman-Castaneda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Heil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Daly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Bruggeman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra S. Senthil Kumar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675969v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286949v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465039v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233004v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lew" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01724-y" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797187v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.538706" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230959" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497814v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herrera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brasselet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179906" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280480v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.502119" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129480" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286761v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887458v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Castaneda" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Yi-Ting Feng" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brown" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.474837" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873217v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-01018-w" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415599v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nuzhdin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pendleton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mortensen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13163" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281298v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arbizzani" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hoya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ribas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110722" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814733v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac76f9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873189v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Adamczyk" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Huijben" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Luca" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Chiarelli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06936" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172831v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades Cruz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27966-w" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873320v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.09.022" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ediz Herkert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Slesiona" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elisena Recchia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deckert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Parajo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abff94" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514339v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c07866" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200723v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Wang" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mansfield" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Meakin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104458" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02569238v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longdi Zhu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutet de Monvel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.382209" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976818v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Brown" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19064-6" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028783v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bailey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Correa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harding" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Stone" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105267" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028902v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Waly" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024019" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410720v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Mansfield" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Mandalia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toms" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Mazumder" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Yu Zhuo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury V Kistenev" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00170" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410729v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001329" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410714v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rend&#243;n-Barraza" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38229-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294900v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Juanes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isnardon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badache" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201904165" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410709v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028384" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311174v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouxel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.005620" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410706v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172240v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;brien" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duesberg" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00912" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912524v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009866" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920092v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chouaki-Benmansour" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ruminski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sartre" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Phelipot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23109-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065459v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weitkunat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Kaya-&#199;opur" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Nascimento Alves" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Matzat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004718" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643484v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen K. Balla" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000795" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01622765v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600743" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643496v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valades Cruz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12864-9" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537953v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Mai Hoang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Karpinski" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00635" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293538v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516811113" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02450866v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Rougon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BPL-160028" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276493v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500814" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CGHVDKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400272v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043830" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234053v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trummer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinmann" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Fen Ran" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00306" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216129v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008960" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205995v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230729v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bui" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grichine" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503711" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44G0Q22V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134475v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mavrakis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azou-Gros" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2921" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245486v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allouche" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404140q" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913971v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Ngyuen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.012318" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756860v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.09.039" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKD2PLWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756865v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201202212" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0Z8RDWR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756862v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Jeong" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk Lim" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Cho" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749005v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lewit-Bentley" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.263901" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00702373v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202212" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756868v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645953v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645964v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645958v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645962v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645957v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rendon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2010852" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697348v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645961v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Jeong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-R. Cho" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Lim" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.007979" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523659v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sch&#246;n" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519360v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.123903" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519609v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459731v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459744v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540510v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.004063" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459742v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Q. Dieu" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bruehviler" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437133v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tao" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437125v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Rae Cho" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455205v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.08.052" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437138v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437135v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437136v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dutier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Beaucoudrey" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Mitus" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438982v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Kim" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Jeon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363565v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bidault" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428308" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438984v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438981v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172726v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600157" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1468P07-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156048v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048143z" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L6L38K2V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166512v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166516v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm990093n" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VWD376SG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322807v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9504899" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8P74JRT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873911v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514481v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540511v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959389v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Llewellyn" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571233v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Wang" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514904v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540513v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brasselet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6766-9273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155159615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-1089-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boulanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400411" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lew" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-025-01724-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05574187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Shechtman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlas Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.131362" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isael Herrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.538706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Alonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230959" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Herrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brasselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179906" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c00292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Munger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.129480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.502119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bugaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202214039" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Castaneda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Yi-Ting Feng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guti&#233;rrez-Cuevas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.474837" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281298v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Arbizzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Mavrakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Hoya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ribas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110722" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Katz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ac76f9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-01018-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04415599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Nuzhdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pendleton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mortensen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Adamczyk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Huijben" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Luca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Chiarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06936" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202214039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873320v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.09.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172831v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Vaz Rimoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades Cruz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Curcio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-27966-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gasecka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Balla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c07866" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ediz Herkert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Slesiona" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Elisena Recchia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deckert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Parajo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abff94" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mansfield" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Meakin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104458" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02569238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longdi Zhu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutet de Monvel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.382209" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533027v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mendy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thy Bui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Curton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Alem&#225;n-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Brown" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19064-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02616978v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hamon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c03496" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bailey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Correa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harding" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Stone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105267" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddarth Shivkumar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Waly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Juanes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isnardon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201904165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Mazumder" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan-Yu Zhuo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury V Kistenev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410729v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Palombo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.001329" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rend&#243;n-Barraza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Timpu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38229-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.028384" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouxel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Shen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.005620" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.XX.XXXXXX" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Mansfield" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Mandalia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toms" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peter Peter Winlove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Soeller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bertolotti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009866" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chouaki-Benmansour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Ruminski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sartre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Phelipot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23109-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Weitkunat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Kaya-&#199;opur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Nascimento Alves" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Matzat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004718" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172240v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria O&#8217;brien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Duesberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00912" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01622765v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1600743" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643484v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen K. Balla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.000795" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526221v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02835K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahnua Yin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002589" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643496v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed H A Shaban" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Valades Cruz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12864-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaouen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma-Zohra Bioud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.07.033" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537953v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rendon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Mai Hoang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Karpinski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00635" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Cleff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013851" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02450866v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Rougon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BPL-160028" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276493v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourdolle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500814" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CGHVDKS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303363v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Gasecka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11562" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293538v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valades Cruz Cesar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Kress" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516811113" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton de Aguiar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043830" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5113813" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01216129v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.008960" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Bui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grichine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503711" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44G0Q22V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194173v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peralta" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133377" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234053v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trummer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P. Conley" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steinmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Fen Ran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b00306" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937566v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Z. Bioud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasecka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rigneault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.013836" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134475v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mavrakis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Azou-Gros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2921" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231877v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.063827" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245486v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allouche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404140q" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kress" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.04.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840710v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.05.043" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803617v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei He" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309528f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913971v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Ngyuen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gachet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maillard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.012318" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919329v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Zimmermann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401000t" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756860v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2011.09.039" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKD2PLWV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827001v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807318" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Jeong" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk Lim" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br Cho" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729062v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.17.8.080506" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.043829" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749005v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lewit-Bentley" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.263901" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756871v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00702373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202212" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756868v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Munhoz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756865v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201202212" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C0Z8RDWR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645953v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601658v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trombik" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. He" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.021" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645964v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#246;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645958v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517259v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brustlein" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walther" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billaudeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3533311" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645962v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645957v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rendon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Le Bozec" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2010852" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697348v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hostein" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Jeong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-R. Cho" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Lim" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.007979" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657265v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm13551a" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519360v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.123903" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459744v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459731v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schoen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrndt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Ait-Belkacem" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519609v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540510v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.004063" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459742v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-Q. Dieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bruehviler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523659v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sch&#246;n" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437125v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Jung Han" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong Rae Cho" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376676v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gachet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Billard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2289" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL0SV5TD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455205v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai Jung Han" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.08.052" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delahaye" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sandeau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tao" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437131v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437138v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Slablab" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437135v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437136v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dutier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Beaucoudrey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Mitus" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438982v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Kim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Jeon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363565v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bidault" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428308" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438984v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438981v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172726v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600157" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1468P07-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156048v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048143z" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L6L38K2V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166512v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166516v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm990093n" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VWD376SG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322807v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9504899" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8P74JRT5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570964v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyan Cao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angika Basant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mladenov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Kogata" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jegou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391269v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Vesga" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aleman-Castaneda" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Heil" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Daly" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Bruggeman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392077v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise R&#233;gnier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simli Dey" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Orsi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286795v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286949v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465039v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000533v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389719v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389718v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389722v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389720v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800087v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800109v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800093v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800096v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800090v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800102v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800128v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800106v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800104v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288088v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Nieva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Requejo-Isidro" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575042v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2664958" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288072v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800131v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800134v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288095v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288098v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800139v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800141v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288080v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alonso" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286922v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873371v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873364v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873366v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873370v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873368v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873363v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873349v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452519v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alem&#225;n Casta&#241;eda" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Brown" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452478v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452466v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873338v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873360v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873354v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873357v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452469v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514439v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452463v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873351v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873359v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452514v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029571v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029566v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029569v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411110v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411115v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411143v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411150v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411146v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411112v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411151v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411145v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411113v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411117v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdier-Pinard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411147v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411118v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411144v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411111v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920100v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920105v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920102v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mansfield" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peter Winlove" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920098v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920103v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644100v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644089v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644094v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644103v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644091v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644097v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rend&#243;n Barraza" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644098v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400281v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342316v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342306v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643632v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Brown" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342302v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342311v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Naveen Kumar" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Tumpu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289660v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richter" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastmeyer" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342319v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400289v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342314v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342308v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342303v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342310v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400284v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117361v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342288v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342286v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230732v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230730v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230731v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342296v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230734v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230733v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117367v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karpinski Pawel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342297v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342291v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342294v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342274v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084296v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084284v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Bioud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084286v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259170v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084298v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084293v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084291v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084288v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084289v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084294v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342282v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227803v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shaban" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084280v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084281v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342281v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084279v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084283v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913979v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913984v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913975v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876162v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342215v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342219v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913977v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342213v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830627v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876160v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811578v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811572v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809516v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830592v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karpinski" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miniewicz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750256v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697353v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Belkacem" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697347v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697354v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756898v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590148v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A&#239;t-Belkacem" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gasecka" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munhoz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590152v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342206v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598014v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645966v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598036v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645968v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607287v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranchon" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607283v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asenov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590342v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576178v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584090v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657864v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623773v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342209v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342201v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590159v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645967v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756894v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756897v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756896v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537218v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459733v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459738v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459736v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481588v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valad&#232;s" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schoen" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481589v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459737v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542449v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516751v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485909v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485910v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481590v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540514v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tsai-Jung" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540509v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485911v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459735v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradyot A. Agaskar" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459745v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459740v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437142v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438953v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438962v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438943v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438951v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438948v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437144v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437139v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424615v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. He" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503958v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438963v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438979v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438976v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438945v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438977v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438970v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438978v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438973v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438972v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941764v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438974v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941312v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMEMS.2007.4373829" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873911v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514481v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871032v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540511v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959389v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Llewellyn" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabantous" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571233v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Wang" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514904v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barchiesi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540513v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438975v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>