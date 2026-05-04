--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -763,1935 +763,1935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Having a high-risk job: Uranium miners’ perception of occupational risk in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.568-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2019.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la désindustrialisation au scandale de la France contaminée. Médiatisation et controverses sur l’après-mine de l’uranium à Bessines (1991-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.28830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire du risque environnemental. Le cas de l’uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.58-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Having a high-risk job: Uranium miners’ perception of occupational risk in France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De mineur à expert environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2019.11.011⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.10776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation numérique : chronique d’une bureaucratisation annoncée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental à l'épreuve des usages des paysages. Le cas de trois anciennes mines d'uranium françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.28830⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.25097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...189 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sémantiques et temporels du risque à l’heure du développement durable. L’exemple du suivi environnemental des mines d’uranium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.5233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From oblivion to the diversity of memory traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.182.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cultural approach to environmental risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du risque contrôlé au risque régulé : le cas de la médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lonceint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (127), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.127.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental à l’épreuve de la pluralité des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.083.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intervention sociologique de longue durée, un récit itératif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’héritage patrimonial de l’uranium : de la trace à la mémoire disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres et messagerie : du flux subi au renouvellement de l’activité bureaucratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187 (23), pp.135-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.187.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological disposal of nuclear waste: II. From laboratory data to the safety analysis - Addressing societal concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage patrimonial de l'uranium : de la trace à la mémoire disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.192.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gestion des quartiers d’habitat social à l’épreuve des temps dissociés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental entre oubli et gestion du passé : le cas d'une ancienne mine d'uranium française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.111.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le risque environnemental entre oubli et gestion du passé. Le cas d’une ancienne mine d’uranium française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragilités et modes de régulation des figures de la compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le risque au défi de la mémoire organisée. L’exemple de la gestion des mines d’uranium françaises »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">A cultural approach to environmental risk</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La messagerie électronique, principal métronome des activités de cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...950 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616560v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01616534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des éducateurs en un an</w:t>
               </w:r>
@@ -2885,178 +2885,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des soft skills aux habiletés ou comment l’ingénieur développe l’art de l’articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IMT Industrie du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mettre en récit les épreuves contemporaines du travail : l’exemple de l’Odyssée des mondes sociaux du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et sciences sociales. La quête de connivences intellectuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des langues étrangères, Sep 2024, Oran (Algérie), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807732v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04807748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle d’évaluation des compétences des ingénieurs à l’épreuve des habiletés perçues</w:t>
               </w:r>
@@ -3174,165 +3174,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La transformation numérique au prisme de la trajectoire : de la e-bureaucratie à l’émergence du métier 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M 2022 : XIVéme édition du colloque Management des technologies organisationnelles : la régression numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; Amue, mutualisation solutions, Oct 2022, Alès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’incidence des outils numériques sur la cadence des activités de cadres et leurs équipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : temporalités dans l’administration française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Gutenberg, INSEP (ex ENA), Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978307v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03978281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte environnementale de l’uranium : de la trace aux enjeux de mémoire</w:t>
               </w:r>
@@ -5559,50 +5559,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Rémy Ponge, « Philippe Zawieja, Franck Guarnieri (dir.), Dictionnaire des risques psychosociaux », Travail et Emploi, 140 | 2014, 67-70. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5611,126 +5680,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Sophie Bretesché et Bernd Grambow (dir.) Le nucléaire au prisme du temps, Presses des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01616453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au risque de la mémoire</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6055,286 +6055,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démarche compétence pour requalifier le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Saint Laurent-Kogan  (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragiles compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-36, 2010, 9782911256301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction », « Conclusion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sophie Bretesché et Cathy Krohmer (dir.), Fragiles compétences», Presses des Mines, 2010, p13-21, p191-194. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Logemer, compétences et service à l’habitant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, in Sophie Bretesché et Cathy Krohmer (dir.), Fragiles compétences, Presses des Mines, 2010, p49-61. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616495v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01616496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05146329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146h8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04807673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083613ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.hs03.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02907213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2019.11.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28830" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02264993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gherardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.127.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02008197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1W07RP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02115978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.111.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.048.0137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03988966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail-1/79338" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03986094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02050222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05146329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146h8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04807673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083613ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.hs03.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2019.11.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28830" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02907213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02264993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gherardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.127.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02008197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1W07RP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02115978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.111.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.048.0137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03988966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail-1/79338" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03986094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02050222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>