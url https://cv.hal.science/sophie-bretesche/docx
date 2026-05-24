--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -109,183 +109,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'IA rend les cobots flemmards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Terrain : le blog de la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/146h8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir ingénieur : construire des habiletés entre promesse technologique et éthique de l’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 243 (243), pp.163-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edpe.243.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146329v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05137630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique au prisme de la trajectoire. La double face d’une même promesse</w:t>
               </w:r>
@@ -763,404 +763,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De mineur à expert environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.10776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Having a high-risk job: Uranium miners’ perception of occupational risk in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.568-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exis.2019.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la désindustrialisation au scandale de la France contaminée. Médiatisation et controverses sur l’après-mine de l’uranium à Bessines (1991-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.28830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire du risque environnemental. Le cas de l’uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.58-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907213v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02933723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique : chronique d’une bureaucratisation annoncée</w:t>
               </w:r>
@@ -1218,1303 +1218,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux sémantiques et temporels du risque à l’heure du développement durable. L’exemple du suivi environnemental des mines d’uranium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le risque environnemental à l'épreuve des usages des paysages. Le cas de trois anciennes mines d'uranium françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.25097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Berre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From oblivion to the diversity of memory traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.182.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cultural approach to environmental risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du risque contrôlé au risque régulé : le cas de la médecine nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lonceint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (127), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.127.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental à l’épreuve de la pluralité des récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.083.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intervention sociologique de longue durée, un récit itératif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage patrimonial de l'uranium : de la trace à la mémoire disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 192 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.192.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’héritage patrimonial de l’uranium : de la trace à la mémoire disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres et messagerie : du flux subi au renouvellement de l’activité bureaucratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187 (23), pp.135-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.187.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geological disposal of nuclear waste: II. From laboratory data to the safety analysis - Addressing societal concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2014.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragilités et modes de régulation des figures de la compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental entre oubli et gestion du passé : le cas d'une ancienne mine d'uranium française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.111.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gestion des quartiers d’habitat social à l’épreuve des temps dissociés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5233⟩</w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">A cultural approach to environmental risk</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le risque environnemental entre oubli et gestion du passé. Le cas d’une ancienne mine d’uranium française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...109 lines deleted...]
-                <w:t xml:space="preserve">Romain Lonceint</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (127), pp.15-26. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...751 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616531v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01093191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le risque au défi de la mémoire organisée. L’exemple de la gestion des mines d’uranium françaises »</w:t>
               </w:r>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La messagerie électronique, principal métronome des activités de cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2851,84 +2851,222 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la transmission et de la pérennité des savoir-faire dans l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entretiens de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres aérospatiales, Apr 2026, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en récit les épreuves contemporaines du travail : l’exemple de l’Odyssée des mondes sociaux du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et sciences sociales. La quête de connivences intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des langues étrangères, Sep 2024, Oran (Algérie), Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des soft skills aux habiletés ou comment l’ingénieur développe l’art de l’articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2937,487 +3075,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT Industrie du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle d’évaluation des compétences des ingénieurs à l’épreuve des habiletés perçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management des technologies organisationnelles Perception et modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Alès, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire du risque environnemental : le cas de l’uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur de l’uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de radioprotection, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incidence des outils numériques sur la cadence des activités de cadres et leurs équipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : temporalités dans l’administration française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Gutenberg, INSEP (ex ENA), Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation numérique au prisme de la trajectoire : de la e-bureaucratie à l’émergence du métier 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M 2022 : XIVéme édition du colloque Management des technologies organisationnelles : la régression numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Amue, mutualisation solutions, Oct 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte environnementale de l’uranium : de la trace aux enjeux de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces et mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire Homme Milieu Fessenheim, Jul 2022, Strasbourg (100% virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du risque contrôlé au risque régulé : le cas de la médecine nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3446,73 +3515,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe congrès TEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche Théorie et Evaluation des Politiques Publiques, Oct 2019, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques psychosociaux au prisme du temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3528,457 +3597,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Stress et Risques psycho-sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERGAM, Mar 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the intensive use of email fosters resistance and perpetuates the bureaucratic characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Summer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing risks across organizational actors boundaries: The case of the medical nuclear supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de la messagerie à la transformation temporelle des activités des cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres emmailés : comment la messagerie transforment les activités des cadres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3988,154 +4057,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLUSOLS: diffuse contamination from land to sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antwerp, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4145,943 +4214,1012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-7535-8312-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Tillement</w:t>
+                <w:t xml:space="preserve">hal-03702131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les chemins de la transformation digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 2020, 978-2-35671-613-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dartiguepeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault de Swarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines-Transvalor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-bureaucratie. Le travail emmailé des cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-7535-8312-2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 96 p., 2018, 978-2-35671-525-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur les chemins de la transformation digitale</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement au défi de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nucléaire au prisme du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses des Mines, 2020, 978-2-35671-613-2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le risque environnemental</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragiles compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle d'évaluation des compétences des ingénieurs à l'épreuve des habiletés perçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Presses des Mines, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’une transformation numérique : l’effet Dorian Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature, management et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1 - Volume 1.Management et travail : complexité, tensions et mutations, au prisme de la littérature, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.309, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du travail d’enquête au travail de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.61-76, 2022, Le sens social, 978-2-7535-8312-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de gestion du risque en médecine nucléaire, une perspective culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5097,1252 +5235,1252 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-243, 2022, 978-2-7535-8312-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique au service du métier et de la mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les chemins de la transformation digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-268, 2020, 978-2-35671-613-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque environnemental entre traces et mémoire. Le cas de l'uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2017, 978-2-36630-060-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque environnemental entre traces et mémoires. Le cas de l’uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets temporels de l’usage intensif des mails par les cadres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Organisation, information et performance : les processus opérationnels au cœur de la gestion des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.125-134, 2016, 9782753573529. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.58340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.58340⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01616401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intervention au récit sociologique. Quand l’enquête sociologique de longue durée se transforme en intrigue collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Mohamed Mebtoul (dir.) Les sciences sociales à l’épreuve du terrain, L’Harmattan- GRAS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sophie Bretesché et Bernd Grambow (dir.) Le nucléaire au prisme du temps, Presses des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Rémy Ponge, « Philippe Zawieja, Franck Guarnieri (dir.), Dictionnaire des risques psychosociaux », Travail et Emploi, 140 | 2014, 67-70. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au risque de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Sophie Bretesché et Bernd Grambow (dir.) Le nucléaire au prisme du temps, Presses des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la compétence synchronise les contextes productifs et les exigences de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elodie Béthoux; Jean-Vincent Koster; Sylvie Montchatre; Michèle Tallard; Catherine Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emploi, formation, compétences : les régulations de la relation salariale en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.297-309, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards e-Mail Prevalence in Media Repertories: Evidence and Explanations for knowledge Workers of a Public Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy-Maronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rahman; A. Mesquita; I. Ramos; B. Pernici. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Technologies in Innovative Information Systems : 7th Mediterranean Conference on Information Systems, MCIS 2012, Guimaraes, Portugal, September 8-10, 2012, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, X-267 p., 2012, 978-3-642-33244-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le service de proximité dans l’habitat social : utopie rationalisatrice et rapport moral au locataire»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Lionel Rougé et Martine Berger (dir.), Etre logé, se loger, habiter, L’Harmattan, 2011, p45-56. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logemer, compétences et service à l’habitant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, in Sophie Bretesché et Cathy Krohmer (dir.), Fragiles compétences, Presses des Mines, 2010, p49-61. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche compétence pour requalifier le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Saint Laurent-Kogan  (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-36, 2010, 9782911256301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des Mines</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01369534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction », « Conclusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Sophie Bretesché et Cathy Krohmer (dir.), Fragiles compétences», Presses des Mines, 2010, p13-21, p191-194. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01616495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6489,51 +6627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05146329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146h8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04807673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083613ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.hs03.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2019.11.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28830" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02907213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02264993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25097" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gherardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.127.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02008197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1W07RP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02115978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.111.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.048.0137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03988966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail-1/79338" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03986094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02050222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616466v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137630v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/146h8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05146329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0163" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zih" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04807673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ma&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.154.0014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083613ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03529871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.hs03.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2019.11.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.28830" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02907213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8212" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02264993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.25097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gherardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.127.0015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02008197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.05.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1W07RP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02115978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.111.0015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy-Maronnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Osty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.048.0137" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00937315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.099.0053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978307v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03978301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tillement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/5951/enqueter-dans-le-nucleaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03988966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02048314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05137638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail-1/79338" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03986094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02050222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58340" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616453v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616466v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33244-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>