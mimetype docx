--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -321,429 +321,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t>
+                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (23), pp.14114-14126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908441v1</w:t>
+                <w:t xml:space="preserve">hal-05304389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal environmental effects and climate-smart seeds: unlocking epigenetic inheritance for crop innovation in the seed industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Baránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vidal</w:t>
+                <w:t xml:space="preserve">Sotirios Fragkostefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
+                <w:t xml:space="preserve">Michal Lieberman-Lazarovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (3), pp.e70407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304389v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal environmental effects and climate-smart seeds: unlocking epigenetic inheritance for crop innovation in the seed industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Baránek</w:t>
+                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotirios Fragkostefanakis</w:t>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Lieberman-Lazarovich</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123 (3), pp.e70407. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206124v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of Temperate Grassland Plants to Recurrent Heatwaves</w:t>
               </w:r>
@@ -833,103 +833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, </w:t>
@@ -967,51 +967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,77 +1525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 327, pp.111559. </w:t>
@@ -1633,51 +1633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1895,295 +1895,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
+                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Patrick Legouee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610468v1</w:t>
+                <w:t xml:space="preserve">hal-03942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
+                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legouee</w:t>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942493v1</w:t>
+                <w:t xml:space="preserve">hal-03610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kakoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Avramidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Baránek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">· Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Kopriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.12. </w:t>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4201,51 +4201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), pp.e0204376. </w:t>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.213-215. </w:t>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (213), pp.1-12. </w:t>
@@ -5130,51 +5130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Goudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5558,51 +5558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6341,64 +6341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a thermopriming based acclimation strategy on the seed yield and quality and on the root morphology and exudation in two Brassica species Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,247 +6460,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of repeated heat stress in oilseed rape: effects on yield, seed quality, and –omics signatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+                <w:t xml:space="preserve">How multi-species cover and perennial forages mitigate the impact of repeated heatwaves in a context of Sulphur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Cera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689091v1</w:t>
+                <w:t xml:space="preserve">hal-04689097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multi-species cover and perennial forages mitigate the impact of repeated heatwaves in a context of Sulphur deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreu Cera</w:t>
+                <w:t xml:space="preserve">Characterization of repeated heat stress in oilseed rape: effects on yield, seed quality, and –omics signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689097v1</w:t>
+                <w:t xml:space="preserve">hal-04689091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuMoQuality: a crop growth model to predict seed yield and quality under recurring heat waves</w:t>
               </w:r>
@@ -6781,51 +6781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heat stress and thermo-priming on seed yield and quality and on root exudation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6833,51 +6833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Postdam, Germany. </w:t>
@@ -7053,51 +7053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,51 +7204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7696,51 +7696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8543,51 +8543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Cera Rull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grasslands : an asset to secure livestock feed in the face of heatwaves ? A literature search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9161,51 +9161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219AA0BC"/>
+    <w:nsid w:val="6D235C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9392,51 +9392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brunel-muguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6940-4618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana D Blagojevi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada &#352;u&#263;ur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Mladenov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bala&#382;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00695-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel&#8208;muguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel&#8208;lavenant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.70018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montserrat&#8208;mart&#237;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Drenovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh R Vetukuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S Testillano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13835" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kakoulidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Avramidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080766" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Davy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.06.072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2182-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr071" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menna Barreto Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline D&#252;rr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1458-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teulat-Merah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prosperi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730103v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689097v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera Rull" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449641v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04689130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brunel-muguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6940-4618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana D Blagojevi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada &#352;u&#263;ur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Mladenov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bala&#382;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00695-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel&#8208;muguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel&#8208;lavenant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.70018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montserrat&#8208;mart&#237;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Drenovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh R Vetukuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S Testillano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13835" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kakoulidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Avramidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080766" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Davy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.06.072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2182-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr071" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menna Barreto Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline D&#252;rr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1458-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teulat-Merah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prosperi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730103v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera Rull" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449641v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04689130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>