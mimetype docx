--- v1 (2026-04-25)
+++ v2 (2026-05-28)
@@ -321,2033 +321,2033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
+                <w:t xml:space="preserve">Simulating the consequences of climate change on crop production: comparative study of results from agroclimatic (AGI) and phenoclimatic (PHI) indicators, leading to different adaptation recommendations: example of soft wheat in Clermont-Ferrand, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vidal</w:t>
+                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (23), pp.14114-14126. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156 (128), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-024-05303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304389v1</w:t>
+                <w:t xml:space="preserve">hal-04907396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal environmental effects and climate-smart seeds: unlocking epigenetic inheritance for crop innovation in the seed industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Lieberman-Lazarovich</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123 (3), pp.e70407. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (23), pp.14114-14126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206124v1</w:t>
+                <w:t xml:space="preserve">hal-05304389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t>
+                <w:t xml:space="preserve">Responses of Temperate Grassland Plants to Recurrent Heatwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+                <w:t xml:space="preserve">Andreu Cera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+                <w:t xml:space="preserve">Sophie Brunel‐muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guédard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Servane Lemauviel‐lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.70018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908441v1</w:t>
+                <w:t xml:space="preserve">hal-05364516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of Temperate Grassland Plants to Recurrent Heatwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of thermopriming and bacteria-mediated heat-stress acclimation strategies on seed yield and quality criteria in Brassica napus cv Aviso and Camelina sativa cv Calena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Cera</w:t>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel‐muguet</w:t>
+                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Lemauviel‐lavenant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (4), </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261 (2), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfs.70018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-024-04600-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364516v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vidal</w:t>
+                <w:t xml:space="preserve">Maternal environmental effects and climate-smart seeds: unlocking epigenetic inheritance for crop innovation in the seed industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Miroslav Baránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Fragkostefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Lieberman-Lazarovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102235⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (3), pp.e70407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206126v1</w:t>
+                <w:t xml:space="preserve">hal-05206124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+                <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234062v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 239, pp.106263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the consequences of climate change on crop production: comparative study of results from agroclimatic (AGI) and phenoclimatic (PHI) indicators, leading to different adaptation recommendations: example of soft wheat in Clermont-Ferrand, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beauvais</w:t>
+                <w:t xml:space="preserve">Root traits and root-rhizosphere interactions are overlooked players in the plant acclimation to heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. de Noblet-Ducoudré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156 (128), </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.101124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-024-05303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2025.101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907396v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Dumas</w:t>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379085v1</w:t>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated heat stress events during the reproductive phase impact the dynamic development of seeds in Brassica napus L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111559⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122533v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Repeated heat stress events during the reproductive phase impact the dynamic development of seeds in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105318⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.111559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061766v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+                <w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Aranda</w:t>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.105318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Legouee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942493v1</w:t>
+                <w:t xml:space="preserve">hal-03811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+                <w:t xml:space="preserve">Changement climatique et culture du blé tendre d’hiver en France aux horizons 2070 et 2100 : étude phénoclimatique et géographique à partir des données issues du modèle ALADIN-Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+                <w:t xml:space="preserve">Patrick Legouee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811273v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gypsum endemics accumulate excess nutrients in leaves as a potential constitutive strategy to grow in grazed extreme soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Cera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Montserrat‐martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca E Drenovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel‐muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174, </w:t>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can ecoclimatic indicators assist crop performance predictions in oilseed rape upon repeated heat stresses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics for crop adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel‐muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh R Vetukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,295 +2669,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetics for Crop Improvement in Times of Global Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Morvan Bertrand</w:t>
+                <w:t xml:space="preserve">Ioanna Kakoulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hélène Wagner</w:t>
+                <w:t xml:space="preserve">Evangelia Avramidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Baránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
+                <w:t xml:space="preserve">Sara Farrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10080766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363680v1</w:t>
+                <w:t xml:space="preserve">hal-03611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics for Crop Improvement in Times of Global Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Kakoulidou</w:t>
+                <w:t xml:space="preserve">Annette Morvan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Avramidou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Marie Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Farrona</w:t>
+                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (8), pp.766. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10080766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611406v1</w:t>
+                <w:t xml:space="preserve">hal-03363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the nitrogen demand of individual plants in heterogeneous canopies: A case study with crop and weed species</w:t>
               </w:r>
@@ -3071,1363 +3071,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed yield components and seed quality of oilseed rape are impacted by sulfur fertilization and its interactions with nitrogen fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+                <w:t xml:space="preserve">Yacine Akmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Celia Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446931v1</w:t>
+                <w:t xml:space="preserve">hal-02170453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalk between sulfur and other mineral nutrients in cultivated plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galatéa Courbet</w:t>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpiero Vigani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (16), pp.4183-4196. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184358v1</w:t>
+                <w:t xml:space="preserve">hal-02446931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do nitrogen- and sulphur-remobilization-related parameters measured at the onset of the reproductive stage provide early indicators to adjust N and S fertilization in oilseed rape (Brassica napus L.) grown under N- and/or S-limiting supplies?</w:t>
+                <w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalk between sulfur and other mineral nutrients in cultivated plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Akmouche</w:t>
+                <w:t xml:space="preserve">Galatéa Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">· Mickael Lamboeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Gianpiero Vigani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 250 (6), pp.2047-2062. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (16), pp.4183-4196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03284-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353498v1</w:t>
+                <w:t xml:space="preserve">hal-02184358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinative and Post-Germinative Behaviours of Brassica napus Seeds Are Impacted by the Severity of S Limitation Applied to the Parent Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do nitrogen- and sulphur-remobilization-related parameters measured at the onset of the reproductive stage provide early indicators to adjust N and S fertilization in oilseed rape (Brassica napus L.) grown under N- and/or S-limiting supplies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Akmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Picot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">· Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8010012⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250 (6), pp.2047-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03284-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184359v1</w:t>
+                <w:t xml:space="preserve">hal-02353498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur le blé tendre en Normandie aux horizons 2050 et 2100 ? Etude d’impact prospective à partir du modèle ALADIN-Climat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Germinative and Post-Germinative Behaviours of Brassica napus Seeds Are Impacted by the Severity of S Limitation Applied to the Parent Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Kopriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1414⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447380v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed yield components and seed quality of oilseed rape are impacted by sulfur fertilization and its interactions with nitrogen fertilization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur le blé tendre en Normandie aux horizons 2050 et 2100 ? Etude d’impact prospective à partir du modèle ALADIN-Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celia Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.129-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170453v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
+                <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
+                <w:t xml:space="preserve">E. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69 (4), pp.374-386. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CP17397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816204v1</w:t>
+                <w:t xml:space="preserve">hal-04649545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation of root yield within cultivated carrot fields is strongly impacted by plant spacing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in seed composition and germination of wheat (Triticum aestivum) and pea (Pisum sativum) when exposed to high temperatures during grain filling and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Diaz</w:t>
+                <w:t xml:space="preserve">Carolyne C. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Davy</w:t>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vial</w:t>
+                <w:t xml:space="preserve">Annabelle Larmure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2018.06.072⟩</w:t>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (4), pp.374-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CP17397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621743v1</w:t>
+                <w:t xml:space="preserve">hal-01816204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analyses for improving sulfur management strategies in winter oilseed rape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poisson</w:t>
+                <w:t xml:space="preserve">Spatial variation of root yield within cultivated carrot fields is strongly impacted by plant spacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204376⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2018.06.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184355v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoToRI model simulations for optimizing sulphur fertilization in oilseed rape in the context of increased spring temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Trouverie</w:t>
+                <w:t xml:space="preserve">Sensitivity analyses for improving sulfur management strategies in winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Avice</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.28-37. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0204376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649545v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics for Plant Improvement: Current Knowledge and Modeling Avenues</w:t>
               </w:r>
@@ -4671,575 +4671,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Stress during Seed Filling Interferes with Sulfur Restriction on Grain Composition and Seed Germination in Oilseed Rape (Brassica napus L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.01236⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.150-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631018v1</w:t>
+                <w:t xml:space="preserve">hal-01690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
+                <w:t xml:space="preserve">Heat Stress during Seed Filling Interferes with Sulfur Restriction on Grain Composition and Seed Germination in Oilseed Rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.04.129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.01236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690254v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat stress during seed filling interferes with sulfur restriction on grain composition and seed germination in oilseed rape (Brassica napus L.)</w:t>
+                <w:t xml:space="preserve">SuMoToRI, an Ecophysiological Model to Predict Growth and Sulfur Allocation and Partitioning in Oilseed Rape (Brassica napus L.) Until the Onset of Pod Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
+                <w:t xml:space="preserve">Damien Goudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (213), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2015, 6, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210014v1</w:t>
+                <w:t xml:space="preserve">hal-02183502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoToRI, an Ecophysiological Model to Predict Growth and Sulfur Allocation and Partitioning in Oilseed Rape (Brassica napus L.) Until the Onset of Pod Formation</w:t>
+                <w:t xml:space="preserve">Heat stress during seed filling interferes with sulfur restriction on grain composition and seed germination in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Goudier</w:t>
+                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, 14 p. </w:t>
+              <w:t xml:space="preserve">, 2015, 6 (213), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183502v1</w:t>
+                <w:t xml:space="preserve">hal-01210014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early growth traits on further genotypic performance during the vegetative growth of maize (Zea mays L.) in response to phosphorous (P) availability</w:t>
               </w:r>
@@ -5545,77 +5545,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (3), pp.506 - 518. </w:t>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6335,549 +6335,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a thermopriming based acclimation strategy on the seed yield and quality and on the root morphology and exudation in two Brassica species Methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SuMoQuality: a crop growth model to predict seed yield and quality under recurring heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689112v1</w:t>
+                <w:t xml:space="preserve">hal-04689076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multi-species cover and perennial forages mitigate the impact of repeated heatwaves in a context of Sulphur deficiency</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of a thermopriming based acclimation strategy on the seed yield and quality and on the root morphology and exudation in two Brassica species Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689097v1</w:t>
+                <w:t xml:space="preserve">hal-04689112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of repeated heat stress in oilseed rape: effects on yield, seed quality, and –omics signatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How multi-species cover and perennial forages mitigate the impact of repeated heatwaves in a context of Sulphur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Delamare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreu Cera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689091v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoQuality: a crop growth model to predict seed yield and quality under recurring heat waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Characterization of repeated heat stress in oilseed rape: effects on yield, seed quality, and –omics signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Agronomy (ESA) XVIII congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689076v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heat stress and thermo-priming on seed yield and quality and on root exudation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Postdam, Germany. </w:t>
@@ -6906,51 +6906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of ecoclimatic indicators as a strategy to take into account the effects of repeated heat waves in oilseed rape performance predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,77 +7040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,90 +7165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What will be the consequences of climate change on soft wheat in Normandy (France) in 2050-2100 ? Prospective impact study based on ALADIN-Climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7405,454 +7405,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t>
+              <w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322778v1</w:t>
+                <w:t xml:space="preserve">hal-02735681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
+              <w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735681v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Etienne</w:t>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation (HortiModel2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. , 2016</w:t>
+              <w:t xml:space="preserve">13th International Phytotechnologies Conference: Plant-Based Solutions for Environmental Problems from Lab to Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hangzhou City, China. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742465v1</w:t>
+                <w:t xml:space="preserve">hal-01532682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis for optimizing S fertilization in a context of increased spring temperatures with SuMoToRI model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,152 +7884,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element bioavailability, yield and seed quality of rapeseed (Brassica napus L.) modulated by biochar incorporation into a contaminated technosol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+                <w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Morvan-Bertrand A</w:t>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Phytotechnologies Conference: Plant-Based Solutions for Environmental Problems from Lab to Field</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hangzhou City, China. 2016</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation (HortiModel2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532682v1</w:t>
+                <w:t xml:space="preserve">hal-02742465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of metal bioavailability for two earthworm species by the use of biochar</w:t>
               </w:r>
@@ -8166,64 +8166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8543,51 +8543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Cera Rull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grasslands : an asset to secure livestock feed in the face of heatwaves ? A literature search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9161,51 +9161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D235C42"/>
+    <w:nsid w:val="FB1B588B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9392,51 +9392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brunel-muguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6940-4618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana D Blagojevi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada &#352;u&#263;ur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Mladenov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bala&#382;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00695-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel&#8208;muguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel&#8208;lavenant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.70018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montserrat&#8208;mart&#237;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Drenovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh R Vetukuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S Testillano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13835" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kakoulidou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Avramidou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080766" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Davy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.06.072" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2182-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr071" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menna Barreto Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline D&#252;rr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1458-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teulat-Merah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prosperi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730103v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532682v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera Rull" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449641v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04689130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-brunel-muguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6940-4618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana D Blagojevi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada &#352;u&#263;ur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velimir Mladenov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bala&#382;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00695-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-024-05303" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel&#8208;muguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel&#8208;lavenant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.70018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04908441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-024-04600-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bar&#225;nek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkostefanakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lieberman-Lazarovich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legouee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39679" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montserrat&#8208;mart&#237;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Drenovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh R Vetukuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar S Testillano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13835" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kakoulidou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Avramidou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Farrona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080766" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Lilley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouverie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Avice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01816204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne C. Durr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP17397" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Diaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Davy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.06.072" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1862-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.04.129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5TSG3DG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2182-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr071" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menna Barreto Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline D&#252;rr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1458-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teulat-Merah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Wagner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prosperi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp040" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730103v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24572.41605" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532683v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752487v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Wagner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cera Rull" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449641v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04689130v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>