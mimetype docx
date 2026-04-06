--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -637,202 +637,320 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sois possibles dans la régulation des conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Demarque &amp; L. Auzoult. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticipation psychologique et représentations de l'avenir. Enjeux théoriques, méthodologiques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.121-148, 2022, 9782804724146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences affectives de l'anticipation d'un confinement en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure du soi et performance en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -848,342 +966,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ressources Humaines PerformanSe, Atelier du France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, XVe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec ne sera qu'une exception : l'impact motivationnel des sois possibles génériques et spécifiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service d’une meilleure compréhension du développement professionnel des enseignants. Une étude centrée sur l’étude de la mémoire autobiographique des enseignants débutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">30ème Colloque International ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841173v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service d’une meilleure compréhension du développement professionnel des enseignants. Une étude centrée sur l’étude de la mémoire autobiographique des enseignants débutants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+                <w:t xml:space="preserve">L'échec ne sera qu'une exception : l'impact motivationnel des sois possibles génériques et spécifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque International ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938403v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des relations entre sentiment d’efficacité personnelle (SEP) et souvenirs des expériences professionnelles chez les enseignants débutants</w:t>
+                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles. Symposium Tali, F., Marcel, J-F, Desbiens, J-F. Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée régionale Éducation et Santé - Motivation : Le sentiment d’efficacité personnelle, un concept au service de l’Éducation et de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque International CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614538v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles</w:t>
               </w:r>
@@ -1258,565 +1363,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles. Symposium Tali, F., Marcel, J-F, Desbiens, J-F. Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage.</w:t>
+                <w:t xml:space="preserve">Dynamique des relations entre sentiment d’efficacité personnelle (SEP) et souvenirs des expériences professionnelles chez les enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1ère journée régionale Éducation et Santé - Motivation : Le sentiment d’efficacité personnelle, un concept au service de l’Éducation et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938377v1</w:t>
+                <w:t xml:space="preserve">hal-01614538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivational impact of imagining future events : influence of specific vs. generic possible selves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Meeting of European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sois possibles équilibrés : une plus-value motivationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estime de soi et impact différentiel des comparaisons sociales et temporelles sur l'état émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison soi-autrui : l'effet d'asymétrie de la similtude perçue revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de construit d'une échelle de clarté du concept de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1832,296 +1950,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès de l'AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des comparaisons sociales et/ou temporelles sur les performances en statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461639v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04193084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2139,51 +2139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivational and Behavioral Impact of Possible Selves: When Specificity Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une échelle de mesure du sentiment d’efficacité personnelle spécifique au domaine de l’enseignement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir motivationnel des sois possibles : une revue critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2643,304 +2643,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Distortion on the NEO PI-R among Candidates Taking the Entrance Examination to the National School of Civil Aviation (ENAC-France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaisons sociales et temporelles, estime de soi et activité de recherche d’emploi en situation de chômage de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2012.35055⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (02), pp.197 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503312002023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868839v1</w:t>
+                <w:t xml:space="preserve">hal-01841127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaisons sociales et temporelles, estime de soi et activité de recherche d’emploi en situation de chômage de longue durée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response Distortion on the NEO PI-R among Candidates Taking the Entrance Examination to the National School of Civil Aviation (ENAC-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 112 (02), pp.197 - 226. </w:t>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03 (05), pp.393 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503312002023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/psych.2012.35055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841127v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procrastination, participation, and performance in online learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (1), pp.243-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3762,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05212233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenvouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payoux M&#233;lanie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ranti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04651639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Didry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeflin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCFG624J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zapata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.35055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01745993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Monteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011374700020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009631930740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.88.2.242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05212233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenvouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payoux M&#233;lanie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ranti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04651639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Didry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeflin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCFG624J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zapata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.35055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01745993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Monteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011374700020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009631930740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.88.2.242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>