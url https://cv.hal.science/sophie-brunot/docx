--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -996,463 +996,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives au service d’une meilleure compréhension du développement professionnel des enseignants. Une étude centrée sur l’étude de la mémoire autobiographique des enseignants débutants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+                <w:t xml:space="preserve">L'échec ne sera qu'une exception : l'impact motivationnel des sois possibles génériques et spécifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque International ADMEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938403v1</w:t>
+                <w:t xml:space="preserve">hal-01841173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échec ne sera qu'une exception : l'impact motivationnel des sois possibles génériques et spécifiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives au service d’une meilleure compréhension du développement professionnel des enseignants. Une étude centrée sur l’étude de la mémoire autobiographique des enseignants débutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">30ème Colloque International ADMEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841173v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles. Symposium Tali, F., Marcel, J-F, Desbiens, J-F. Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4ème Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938377v1</w:t>
+                <w:t xml:space="preserve">hal-01658541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Étude de la dynamique des relations entre le sentiment d’efficacité personnelle et les souvenirs des expériences professionnelles. Symposium Tali, F., Marcel, J-F, Desbiens, J-F. Croire en ses capacités d’apprendre et de faire apprendre : perspectives de l’accompagnant et de l’accompagné dans différents contextes d’apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658541v1</w:t>
+                <w:t xml:space="preserve">hal-01938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des relations entre sentiment d’efficacité personnelle (SEP) et souvenirs des expériences professionnelles chez les enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée régionale Éducation et Santé - Motivation : Le sentiment d’efficacité personnelle, un concept au service de l’Éducation et de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,90 +2230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une échelle de mesure du sentiment d’efficacité personnelle spécifique au domaine de l’enseignement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (1), pp.51-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2429,64 +2429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants débutants : vécu et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05212233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenvouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payoux M&#233;lanie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ranti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04651639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Didry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeflin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCFG624J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zapata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.35055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01745993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Monteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011374700020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009631930740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.88.2.242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05212233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenvouez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payoux M&#233;lanie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ranti&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04651639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Didry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01754767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeflin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04193094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ambroise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01943405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236619864275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.10637" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2656" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCFG624J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01841127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312002023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Zapata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.35055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01758763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2010.07.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01745993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2570" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Buunk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-3514.92.6.1118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Monteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011374700020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009631930740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.88.2.242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>