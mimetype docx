--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -226,338 +226,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété du logement. Un accès inégalement réparti au sein de la population et dans l’espace</w:t>
+                <w:t xml:space="preserve">L’espérance de vie. Où vit-on le plus longtemps ? Et si la question n’était pas là ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.219-224, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.129-133, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436240v1</w:t>
+                <w:t xml:space="preserve">hal-05435377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espérance de vie. Où vit-on le plus longtemps ? Et si la question n’était pas là ...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le vieillissement démographique. Des espaces ruraux plus vieillis, une gérontocroissance urbaine accentuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+                <w:t xml:space="preserve">Jean-François Ghekière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-90, 2025, 978-2-271-15414-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05435377v1</w:t>
+                <w:t xml:space="preserve">hal-05431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vieillissement démographique. Des espaces ruraux plus vieillis, une gérontocroissance urbaine accentuée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La propriété du logement. Un accès inégalement réparti au sein de la population et dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blanchet</w:t>
+                <w:t xml:space="preserve">Sylvie Coupleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ghekière</w:t>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la population française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-90, 2025, 978-2-271-15414-9</w:t>
+              <w:t xml:space="preserve">, pp.219-224, 2025, 978-2-271-15414-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431268v1</w:t>
+                <w:t xml:space="preserve">hal-05436240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Mobility, Public Transportation and Super-Aging in Japan</w:t>
               </w:r>
@@ -2280,51 +2280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ffj.ehess.fr/sophiebuhnik.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridpa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afj-japon.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiafe.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gheki&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Uto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okazawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13040418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakagawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.104062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2017.7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiji Iwabuchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.3513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02639250v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ffj.ehess.fr/sophiebuhnik.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridpa.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afj-japon.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiafe.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-de-la-population-francaise/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gheki&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coupleux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grivaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Uto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okazawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13040418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Nakagawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.104062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869705v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2017.7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.289" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiji Iwabuchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Sala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Tanaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.3513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02639250v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA010618" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>