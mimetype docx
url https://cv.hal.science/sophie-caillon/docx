--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -234,1680 +234,1680 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seed circulation systems on the spread and diversity of Xanthomonas phaseoli pv. manihotis infecting cassava crops of the Colombian Caribbean</w:t>
+                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Pérez</w:t>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Blondin</w:t>
+                <w:t xml:space="preserve">Antoine Rignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70086⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249244v1</w:t>
+                <w:t xml:space="preserve">hal-05217754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing agents of natural areas faced with social, environmental and institutional changes: the case of génépis in the Mercantour National Park</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human–nature relationships through the lens of reciprocity: insights from Indigenous and local knowledge systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Fontaine</w:t>
+                <w:t xml:space="preserve">Álvaro Fernández-Llamazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+                <w:t xml:space="preserve">Ricardo Alvarez Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gauthier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gantuya Batdelger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elicia Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025055⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.922-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.70036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509755v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of seed circulation systems on the spread and diversity of Xanthomonas phaseoli pv. manihotis infecting cassava crops of the Colombian Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+                <w:t xml:space="preserve">Darío Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+                <w:t xml:space="preserve">Laurence Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-025-10718-z⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109434v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible Landscapes, Invisible People: Juniper Picking at the End of the Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Vaccaro</w:t>
+                <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Lorrain</w:t>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Allan</w:t>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.155 - 163. </w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.1225-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02780771251325380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10460-025-10718-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507881v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invisible landscapes, invisible people: juniper picking at the end of the line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
+                <w:t xml:space="preserve">Ismael Vaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
+                <w:t xml:space="preserve">Ariane Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (12), pgaf390. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02780771251325380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461178v1</w:t>
+                <w:t xml:space="preserve">hal-05507881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
+                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.Early view. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (12), pgaf390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957821v1</w:t>
+                <w:t xml:space="preserve">hal-05461178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller au génépi : composer avec des règles pour une cueillette en montagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14gpz⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.Early view. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496840v1</w:t>
+                <w:t xml:space="preserve">hal-04957821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewardship underpins sustainable foraging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aller au génépi : composer avec des règles pour une cueillette en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ninon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.004⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.14919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14gpz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964942v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Génépi in the Southern Alps: Dealing with Rules for Wild Plant Harvesting in High-Mountain Areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les agents d’espaces naturels face aux changements socio-environnementaux et institutionnels : le cas des génépis dans le parc national du Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14gq0⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519294v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Searching for Génépi in the Southern Alps: dealing with rules for wild plant harvesting in high-mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.14919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14gq0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217754v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–nature relationships through the lens of reciprocity: Insights from Indigenous and local knowledge systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Stewardship underpins sustainable foraging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alvarez Abel</w:t>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gantuya Batdelger</w:t>
+                <w:t xml:space="preserve">Abdullah Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicia Bell</w:t>
+                <w:t xml:space="preserve">Živa Fiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.922-933. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.315-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.70036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123443v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting to quality wine production in France's Midi: ethnographic notes from the Department of the Hérault</w:t>
+                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Prudham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Lasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ladio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848447v1</w:t>
+                <w:t xml:space="preserve">hal-04660658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting to quality wine production in France's Midi: ethnographic notes from the Department of the Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ladio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scott Prudham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.103327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660658v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,64 +2040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity threats amid expanding woody monocultures and hopes nourished through farmer and food movements in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl S. Zimmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Jiménez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2161,103 +2161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of Artemisia umbelliformis gathering in the wild: an integration of ecological conditions and harvesting exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.e02886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,103 +2291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A feedback loop between management, intraspecific trait variation and harvesting practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AoB Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (6), plad077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pua’ala Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha H Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
@@ -2557,325 +2557,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience du triptyque forêts-jardins-littoraux dans le contexte insulaire du Vanuatu - WEAVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Co-conserving Indigenous and local knowledge systems with seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ola Westengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Ulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mc Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lorimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.1370-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379971v1</w:t>
+                <w:t xml:space="preserve">hal-04364896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conserving Indigenous and local knowledge systems with seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience du triptyque forêts-jardins-littoraux dans le contexte insulaire du Vanuatu - WEAVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364896v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity dynamics in a French wine-growing region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Prudham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,103 +2909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural Drivers Responsible for the Occurrence of a Cassava Bacterial Pathogen in Small-Scale Farms of Colombian Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3039,103 +3039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-domesticated crops have unique functional roles in agroecosystems: perennial beans (Phaseolus dumosus and P. coccineus) and landscape ethnoecology in the Colombian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (2), pp.198-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3182,90 +3182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Benyei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
@@ -3744,51 +3744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ticktin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mawyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,77 +3852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetland Raised-Field Agriculture and Its Contribution to Sustainability: Ethnoecology of a Present-Day African System and Questions about Pre-Columbian Systems in the American Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), pp.3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3950,637 +3950,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocultural approaches to well-being and sustainability indicators across scales</w:t>
+                <w:t xml:space="preserve">Culturally Grounded Indicators of Resilience in Social-Ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleanor J. Sterling</w:t>
+                <w:t xml:space="preserve">Eleanor Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ticktin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Filardi</w:t>
+                <w:t xml:space="preserve">Tē Kipa Kepa Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Toomey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda Sigouin</w:t>
+                <w:t xml:space="preserve">Georgina Cullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Betley</w:t>
+                <w:t xml:space="preserve">Diana Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (12), pp.1798-1806. </w:t>
+              <w:t xml:space="preserve">Journal for the History of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.63 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0349-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3167/ares.2017.080104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107213v1</w:t>
+                <w:t xml:space="preserve">hal-02107230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving beyond the human-nature dichotomy through biocultural approaches: including ecological well-being in resilience indicators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocultural approaches to well-being and sustainability indicators across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Cullman</w:t>
+                <w:t xml:space="preserve">Eleanor J. Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Verschuuren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Filardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Betley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09746-220427⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (12), pp.1798-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0349-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107260v1</w:t>
+                <w:t xml:space="preserve">hal-02107213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culturally Grounded Indicators of Resilience in Social-Ecological Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Moving beyond the human-nature dichotomy through biocultural approaches: including ecological well-being in resilience indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Cullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Alvira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bas Verschuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor J Sterling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for the History of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.63 - 95. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (4), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/ares.2017.080104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-09746-220427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107230v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pond fishing in the Congolese cuvette: a story of fishermen, animals, and water spirits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of farmer social status and plant biocultural value on seed circulation networks in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2795⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-08378-210213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107399v1</w:t>
+                <w:t xml:space="preserve">hal-02107420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of farmer social status and plant biocultural value on seed circulation networks in Vanuatu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pond fishing in the Congolese cuvette: a story of fishermen, animals, and water spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (2), </w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-08378-210213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107420v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verzelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t>
@@ -4709,64 +4709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn J. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taros in Vanuatu : toward a dynamic conservation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Kaltavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Raubani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.167-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,51 +5080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Agriculture and Ornamental Flowers: a Successful Union in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Coomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5266,51 +5266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnobotanique du cocotier (Cocos nucifera L.) sur l’île de Vanua Lava (Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133, pp.333-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre d’antan, arbre « des Blancs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.87-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity: negotiating the border between nature and culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5659,51 +5659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of taro (Colocasia esculenta (L.) Schott) genetic diversity prevalent in a Pacific Ocean island, Vanua Lava, Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5761,148 +5761,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité(s), quand les frontières entre culture et nature s'effacent...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les taros du Vanuatu : que conserver et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, N°30 (1), pp.85. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.306 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecopo.030.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss:2005047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364943v1</w:t>
+                <w:t xml:space="preserve">hal-04364950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'agrobiodiversité dans un village de Vanua Lava (Vanuatu) : stratégies de sélection et enjeux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lanouguere-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5934,308 +5921,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les taros du Vanuatu : Que conserver et comment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biodiversité(s), quand les frontières entre culture et nature s'effacent...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°30 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.030.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201182v1</w:t>
+                <w:t xml:space="preserve">hal-04364943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’agrobiodiversité dans un village de Vanua Lava (Vanuatu) : stratégies de sélection et enjeux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les taros du Vanuatu : Que conserver et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lanouguère-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.10-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364941v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les taros du Vanuatu : que conserver et comment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gestion de l’agrobiodiversité dans un village de Vanua Lava (Vanuatu) : stratégies de sélection et enjeux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lanouguère-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13, pp.306 - 310. </w:t>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120-121, pp.129-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss:2005047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/jso.451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364950v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la conservation in situ par l'étude d'un système semencier informel : cas du cocotier au Vanuatu (Pacifique Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Labouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL - Oléagineux Corps Gras Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (5), pp.534-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6286,545 +6286,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 1.3. Biocultural relations with wild plants and landscapes through foraging – Practices of care and stewardship</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+                <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society of Ethnobiology (ISE), May 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859402v1</w:t>
+                <w:t xml:space="preserve">hal-04859392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osez l’ethnoécologie ! Un terreau fertile pour l’interdisciplinarité et la transdisciplinarité</w:t>
+                <w:t xml:space="preserve">Session 1.3. Biocultural relations with wild plants and landscapes through foraging – Practices of care and stewardship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christoph Schunko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée d'étude du Réseau thématique Ethnoécologie et interactions humains-écosystèmes (RT Ethnoéco)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT Ethnoécologie, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Ethnobiology (ISE), May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859378v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Osez l’ethnoécologie ! Un terreau fertile pour l’interdisciplinarité et la transdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">1. Journée d'étude du Réseau thématique Ethnoécologie et interactions humains-écosystèmes (RT Ethnoéco)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT Ethnoécologie, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859392v1</w:t>
+                <w:t xml:space="preserve">hal-04859378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
+                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961186v1</w:t>
+                <w:t xml:space="preserve">hal-04961161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
+                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961161v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and transmission of territorial knowledge in traditional communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,51 +6989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (2), pp.105-260, 2022, Special Issue</w:t>
@@ -7120,51 +7120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,51 +7531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnobiology and transformative change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformative Change Assessment of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7600,51 +7600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible le sensible par un engagement artistique et scientifique : portrait de la flore des vignes dans le cadre d'une coconstruction lente avec les vignerons de Gaillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Foyer; Aurélie Choné; Valérie Boisvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les esprits scientifiques : savoirs et croyances dans les agricultures alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7814,506 +7814,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network analysis: linking social and ecological dynamics</w:t>
+                <w:t xml:space="preserve">L'analyse de réseaux: lier le social et l'écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathieu Salpeteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Waldeck Roger (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and interdisciplinarity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE Press, pp.67-90, 2019, Série méthodologies de modélisation en sciences sociales, 978-1-78405-581-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424401v1</w:t>
+                <w:t xml:space="preserve">hal-05173912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Etudes des interactions entre les sociétés et l’environnement : l’analyse des réseaux comme méthode pour faire le lien entre sciences biologiques et sociales</w:t>
+                <w:t xml:space="preserve">Network analysis: linking social and ecological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods and interdisciplinarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119681519.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428939v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de réseaux : lier le social et l'écologique</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Etudes des interactions entre les sociétés et l’environnement : l’analyse des réseaux comme méthode pour faire le lien entre sciences biologiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions Ltd, pp.67-90, 2019, 978-1-78405-581-3</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024456v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de réseaux: lier le social et l'écologique</w:t>
+                <w:t xml:space="preserve">L'analyse de réseaux : lier le social et l'écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Waldeck Roger (ed.). </w:t>
+              <w:t xml:space="preserve">Roger Waldeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, ISTE Press, pp.67-90, 2019, Série méthodologies de modélisation en sciences sociales, 978-1-78405-581-3</w:t>
+              <w:t xml:space="preserve">, ISTE Editions Ltd, pp.67-90, 2019, 978-1-78405-581-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173912v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage et espace agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV. Elevage et espace agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie et savoirs locaux : pour une conservation dynamique de l’agrobiodiversité au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8558,51 +8558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la nature nous rend service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Le Cherche Midi, p. 144-163, 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8627,51 +8627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple 5.2 Diversité bioculturelle des systèmes horticoles au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8709,51 +8709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la nature nous rend service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8791,51 +8791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produce to exchange. The taro water-gardens on Vanua Lava (Vanuatu), a social and sustainable place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigated taro (Colocasia esculenta) in the Indo-Pacific. Biological, social and historical perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-208, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8937,51 +8937,51 @@
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, p. 379-409 ., 2013</w:t>
+              <w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9024,51 +9024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9108,51 +9108,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization in the Amazon Region: conflicting answers from Quilombo communities</w:t>
+                <w:t xml:space="preserve">Globalization in the Amazon Region : conflicting answers from &amp;quot; Quilombo &amp;quot; communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
@@ -9184,104 +9184,104 @@
                 <w:t xml:space="preserve">Claire Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Piotr. </w:t>
+              <w:t xml:space="preserve">Piachura Piotr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New knowledge in a new era of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intech Open Access, pp.269-284, 2011</w:t>
+              <w:t xml:space="preserve">, InTechWeb, pp.269-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02872821v1</w:t>
+                <w:t xml:space="preserve">halshs-00620735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization in the Amazon Region : conflicting answers from &amp;quot; Quilombo &amp;quot; communities</w:t>
+                <w:t xml:space="preserve">Globalization in the Amazon Region: conflicting answers from Quilombo communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
@@ -9313,80 +9313,80 @@
                 <w:t xml:space="preserve">Claire Couly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Piachura Piotr. </w:t>
+              <w:t xml:space="preserve">P. Piotr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New knowledge in a new era of Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, InTechWeb, pp.269-284, 2011</w:t>
+              <w:t xml:space="preserve">, Intech Open Access, pp.269-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00620735v1</w:t>
+                <w:t xml:space="preserve">halshs-02872821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9404,103 +9404,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on values articulated in agrobiodiversity management: the multiple values of crop biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBES. 2022, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9554,51 +9554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conservation dynamique de l'agrobiodiversité : Gestion locale de la diversité variétale d'un arbre « des Blancs » (cocotier, Cocos nucifera L.) et d'une plante « des ancêtres » (taro, Colocasia esculenta (L.) Schott) au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Orléans, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9657,51 +9657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire d’une ethnoécologue : de l’agrobiodiversité au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,51 +9809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9807383E"/>
+    <w:nsid w:val="CBF44252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10040,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-caillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1804-2212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098607103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Vaccaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lorrain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771251325380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gpz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abdullah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iva Fiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gq0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fern&#225;ndez-Llamazares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarez Abel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantuya Batdelger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Bell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Jim&#233;nez-Olivencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Porcel-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02886" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Westengen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Ulian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc Million" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorimer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.841915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Sterling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#699;ala Pascua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Gazit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mandle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00822-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424354v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dacks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ticktin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107213v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. Sterling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Filardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toomey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Betley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0349-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cullman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Verschuuren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09746-220427" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#275; Kipa Kepa Morgan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2017.080104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107420v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08378-210213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Guarino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6533" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1930" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degeorges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9149-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L69FK8Z4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quero-Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.030.0085" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanouguere-Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lanougu&#232;re-Bruneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.451" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005047" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Labouisse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schunko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/26992" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27177" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Sarah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-caillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1804-2212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098607103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fern&#225;ndez-Llamazares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarez Abel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantuya Batdelger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Bell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Vaccaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lorrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771251325380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gpz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gq0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abdullah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iva Fiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Jim&#233;nez-Olivencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Porcel-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02886" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Westengen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Ulian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc Million" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorimer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.841915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Sterling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#699;ala Pascua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Gazit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mandle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00822-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424354v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dacks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ticktin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#275; Kipa Kepa Morgan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cullman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2017.080104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. Sterling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Filardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toomey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Betley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0349-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Verschuuren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09746-220427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08378-210213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Guarino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6533" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1930" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degeorges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9149-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L69FK8Z4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quero-Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanouguere-Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.030.0085" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lanougu&#232;re-Bruneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Labouisse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schunko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/26992" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27177" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Sarah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>