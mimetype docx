--- v1 (2026-04-14)
+++ v2 (2026-05-17)
@@ -234,494 +234,494 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
+                <w:t xml:space="preserve">Effect of seed circulation systems on the spread and diversity of Xanthomonas phaseoli pv. manihotis infecting cassava crops of the Colombian Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+                <w:t xml:space="preserve">Darío Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rignault</w:t>
+                <w:t xml:space="preserve">Laurence Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Renard</w:t>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217754v1</w:t>
+                <w:t xml:space="preserve">hal-05249244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human–nature relationships through the lens of reciprocity: insights from Indigenous and local knowledge systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fernández-Llamazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alvarez Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gantuya Batdelger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicia Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (5), pp.922-933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.70036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seed circulation systems on the spread and diversity of Xanthomonas phaseoli pv. manihotis infecting cassava crops of the Colombian Caribbean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Networking supports crop diversity decisions: insights from the Gaillac wine-growing region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Blondin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.353-364. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-16152-300320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249244v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking farmers' multiple values in grapevine variety choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (3), pp.1225-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (2), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -885,51 +885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,1260 +1004,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
+                <w:t xml:space="preserve">Aller au génépi : composer avec des règles pour une cueillette en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
+                <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pan3.10791⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.14919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14gpz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957821v1</w:t>
+                <w:t xml:space="preserve">hal-05496840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller au génépi : composer avec des règles pour une cueillette en montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Les agents d’espaces naturels face aux changements socio-environnementaux et institutionnels : le cas des génépis dans le parc national du Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Thompson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perrine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14gpz⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.305-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496840v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agents d’espaces naturels face aux changements socio-environnementaux et institutionnels : le cas des génépis dans le parc national du Mercantour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+                <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.305-317. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.Early view. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05509755v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Génépi in the Southern Alps: dealing with rules for wild plant harvesting in high-mountain areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninon Fontaine</w:t>
+                <w:t xml:space="preserve">Stewardship underpins sustainable foraging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D Thompson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Giulia Mattalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Živa Fiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14gq0⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (4), pp.315-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519294v1</w:t>
+                <w:t xml:space="preserve">hal-04964942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewardship underpins sustainable foraging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Searching for Génépi in the Southern Alps: dealing with rules for wild plant harvesting in high-mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (4), pp.315-319. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (4), pp.14919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2025.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14gq0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964942v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
+                <w:t xml:space="preserve">Agrobiodiversity threats amid expanding woody monocultures and hopes nourished through farmer and food movements in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
+                <w:t xml:space="preserve">Karl S. Zimmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Lasic</w:t>
+                <w:t xml:space="preserve">Yolanda Jiménez-Olivencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Ladio</w:t>
+                <w:t xml:space="preserve">Laura Porcel-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.00093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660658v1</w:t>
+                <w:t xml:space="preserve">hal-04580724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting to quality wine production in France's Midi: ethnographic notes from the Department of the Hérault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marney Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Prudham</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103327⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00971-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848447v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional measures of farmer well-being: a scoping review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Alexandre Arrivabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sébastien</w:t>
+                <w:t xml:space="preserve">Lou Lasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Macdonald</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ladio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00971-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743852v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobiodiversity threats amid expanding woody monocultures and hopes nourished through farmer and food movements in the Mediterranean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shifting to quality wine production in France's Midi: ethnographic notes from the Department of the Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Prudham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.00093. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.103327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2023.00093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580724v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of Artemisia umbelliformis gathering in the wild: an integration of ecological conditions and harvesting exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.e02886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,329 +2285,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feedback loop between management, intraspecific trait variation and harvesting practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erin C Betley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Sigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha H Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plad077⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957722v1</w:t>
+                <w:t xml:space="preserve">hal-03511302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing human well‐being constructs with environmental and equity aspects: a review of the landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pua’ala Pascua</w:t>
+                <w:t xml:space="preserve">A feedback loop between management, intraspecific trait variation and harvesting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha H Cheng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lost in Transition? Capturing the Impacts of Conservation and Development Interventions on Relational Values and Human Wellbeing in the Forested Tropics, 5 (6), pp.1756-1773. </w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), plad077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plad077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03511302v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conserving Indigenous and local knowledge systems with seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor-Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Westengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience du triptyque forêts-jardins-littoraux dans le contexte insulaire du Vanuatu - WEAVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2779,103 +2779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversity dynamics in a French wine-growing region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Prudham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (4), pp.183-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,103 +2909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural Drivers Responsible for the Occurrence of a Cassava Bacterial Pathogen in Small-Scale Farms of Colombian Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3039,103 +3039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-domesticated crops have unique functional roles in agroecosystems: perennial beans (Phaseolus dumosus and P. coccineus) and landscape ethnoecology in the Colombian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lucia Sanabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (2), pp.198-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3163,295 +3163,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
+                <w:t xml:space="preserve">Networking agrobiodiversity management to foster biodiversity-based agriculture. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Benyei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Örjan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00662-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269014v2</w:t>
+                <w:t xml:space="preserve">hal-03410833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking agrobiodiversity management to foster biodiversity-based agriculture. A review</w:t>
+                <w:t xml:space="preserve">The role of crop diversity in climate change adaptation: insights from local observations to inform decision making in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Örjan Bodin</w:t>
+                <w:t xml:space="preserve">Petra Benyei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), </w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00662-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2021.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410833v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural innovation and environmental change on the floodplains of the Congo River</w:t>
               </w:r>
@@ -3597,51 +3597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor J Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puaʻala Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Sigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadav Gazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ticktin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mawyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,77 +3852,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetland Raised-Field Agriculture and Its Contribution to Sustainability: Ethnoecology of a Present-Day African System and Questions about Pre-Columbian Systems in the American Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), pp.3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Filardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Sigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Betley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving beyond the human-nature dichotomy through biocultural approaches: including ecological well-being in resilience indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Cullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of farmer social status and plant biocultural value on seed circulation networks in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4445,64 +4445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pond fishing in the Congolese cuvette: a story of fishermen, animals, and water spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t>
@@ -4709,64 +4709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn J. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t>
@@ -4804,51 +4804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taros in Vanuatu : toward a dynamic conservation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Kaltavara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Raubani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.167-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,51 +5080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional Agriculture and Ornamental Flowers: a Successful Union in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Coomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5266,51 +5266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnobotanique du cocotier (Cocos nucifera L.) sur l’île de Vanua Lava (Vanuatu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133, pp.333-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre d’antan, arbre « des Blancs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.87-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity: negotiating the border between nature and culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5659,51 +5659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of taro (Colocasia esculenta (L.) Schott) genetic diversity prevalent in a Pacific Ocean island, Vanua Lava, Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taros du Vanuatu : que conserver et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.306 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5839,299 +5839,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'agrobiodiversité dans un village de Vanua Lava (Vanuatu) : stratégies de sélection et enjeux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biodiversité(s), quand les frontières entre culture et nature s'effacent...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Lanouguere-Bruneau</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°30 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo.030.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00201354v1</w:t>
+                <w:t xml:space="preserve">hal-04364943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité(s), quand les frontières entre culture et nature s'effacent...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les taros du Vanuatu : Que conserver et comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Degeorges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.10-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364943v1</w:t>
+                <w:t xml:space="preserve">halshs-00201182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les taros du Vanuatu : Que conserver et comment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gestion de l'agrobiodiversité dans un village de Vanua Lava (Vanuatu) : stratégies de sélection et enjeux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lanouguere-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (3), pp.10-10</w:t>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (1), pp.10-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201182v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’agrobiodiversité dans un village de Vanua Lava (Vanuatu) : stratégies de sélection et enjeux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lanouguère-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6191,51 +6191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de la conservation in situ par l'étude d'un système semencier informel : cas du cocotier au Vanuatu (Pacifique Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Labouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL - Oléagineux Corps Gras Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 8 (5), pp.534-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6292,64 +6292,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 2.5.2. Agrobiodiversity: multiple-values and local knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6400,64 +6400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schunko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Ethnobiology (ISE), May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6495,64 +6495,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osez l’ethnoécologie ! Un terreau fertile pour l’interdisciplinarité et la transdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Teixidor Toneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journée d'étude du Réseau thématique Ethnoécologie et interactions humains-écosystèmes (RT Ethnoéco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT Ethnoécologie, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6571,260 +6571,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
+                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961161v1</w:t>
+                <w:t xml:space="preserve">hal-04961186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
+                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961186v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and transmission of territorial knowledge in traditional communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,51 +6989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (2), pp.105-260, 2022, Special Issue</w:t>
@@ -7120,51 +7120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,51 +7410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,51 +7531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnobiology and transformative change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformative Change Assessment of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7600,51 +7600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7725,51 +7725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible le sensible par un engagement artistique et scientifique : portrait de la flore des vignes dans le cadre d'une coconstruction lente avec les vignerons de Gaillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Foyer; Aurélie Choné; Valérie Boisvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les esprits scientifiques : savoirs et croyances dans les agricultures alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7833,51 +7833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de réseaux: lier le social et l'écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salpeteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,51 +7945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network analysis: linking social and ecological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8062,51 +8062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Etudes des interactions entre les sociétés et l’environnement : l’analyse des réseaux comme méthode pour faire le lien entre sciences biologiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,51 +8170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de réseaux : lier le social et l'écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Salpeteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8269,51 +8269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage et espace agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre IV. Elevage et espace agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8457,221 +8457,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et savoirs locaux : pour une conservation dynamique de l’agrobiodiversité au Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quand la nature nous rend service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une géographie de la conservation. Biodiversités, natures et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06972-2</w:t>
+              <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Le Cherche Midi, p. 144-163, 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424404v1</w:t>
+                <w:t xml:space="preserve">hal-01304342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la nature nous rend service</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Géographie et savoirs locaux : pour une conservation dynamique de l’agrobiodiversité au Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Le Cherche Midi, p. 144-163, 2015, 978-2-7491-4075-9</w:t>
+              <w:t xml:space="preserve">Pour une géographie de la conservation. Biodiversités, natures et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304342v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple 5.2 Diversité bioculturelle des systèmes horticoles au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8709,51 +8709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la nature nous rend service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8791,51 +8791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produce to exchange. The taro water-gardens on Vanua Lava (Vanuatu), a social and sustainable place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigated taro (Colocasia esculenta) in the Indo-Pacific. Biological, social and historical perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-208, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9024,51 +9024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBES. 2022, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9554,51 +9554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conservation dynamique de l'agrobiodiversité : Gestion locale de la diversité variétale d'un arbre « des Blancs » (cocotier, Cocos nucifera L.) et d'une plante « des ancêtres » (taro, Colocasia esculenta (L.) Schott) au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Orléans, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9657,51 +9657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire d’une ethnoécologue : de l’agrobiodiversité au bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnement et Société. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,51 +9809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBF44252"/>
+    <w:nsid w:val="D731B488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10040,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-caillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1804-2212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098607103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fern&#225;ndez-Llamazares" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarez Abel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantuya Batdelger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Bell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Vaccaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lorrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771251325380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gpz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gq0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abdullah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iva Fiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Jim&#233;nez-Olivencia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Porcel-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00093" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02886" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Westengen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Ulian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc Million" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorimer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.841915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Sterling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#699;ala Pascua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Gazit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mandle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00822-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424354v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dacks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ticktin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#275; Kipa Kepa Morgan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cullman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2017.080104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. Sterling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Filardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toomey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Betley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0349-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Verschuuren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09746-220427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08378-210213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Guarino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6533" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1930" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degeorges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9149-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L69FK8Z4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quero-Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanouguere-Bruneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.030.0085" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lanougu&#232;re-Bruneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Labouisse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schunko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/26992" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27177" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#252;ller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Sarah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-caillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1804-2212" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098607103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50984" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor-Toneu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fern&#225;ndez-Llamazares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alvarez Abel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gantuya Batdelger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Bell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rignault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16152-300320" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-025-10718-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Vaccaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lorrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Allan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771251325380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gpz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gauthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mattalia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abdullah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iva Fiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.01.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Thompson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gq0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Jim&#233;nez-Olivencia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Porcel-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2023.00093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Macdonald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00971-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Prudham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2024.e02886" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin C Betley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sigouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#8217;ala Pascua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha H Cheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10293" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Westengen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Ulian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc Million" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorimer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.06.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931664v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.4.5557" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.841915" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269014v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Benyei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2021.01.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J Sterling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pua&#699;ala Pascua" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Gazit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mandle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-020-00822-w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424354v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dacks" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ticktin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107230v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#275; Kipa Kepa Morgan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Cullman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alvira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2017.080104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107213v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor J. Sterling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Filardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toomey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Betley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0349-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Verschuuren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09746-220427" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08378-210213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Guarino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;opold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beckensteiner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kaltavara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Raubani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2013.02.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7HDR50S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364935v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6533" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343047v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.9853" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1930" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degeorges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9149-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L69FK8Z4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quero-Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lescure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2005047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.030.0085" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201354v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lanouguere-Bruneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lanougu&#232;re-Bruneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.451" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Labouisse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schunko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Teixidor Toneu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556020v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379609v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/26992" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27177" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salpeteur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681519.ch4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01304342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Sarah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362952v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00497566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>