--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -3934,291 +3934,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is defective pancreatic beta-cell mass environmentally programmed in Goto-Kakizaki rat model of type 2 diabetes? Insights from crossbreeding studies during suckling period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Islet inflammation and fibrosis in a spontaneous model of type 2 diabetes, the GK rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Irminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Portha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josiane Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (4), pp.412-417. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (6), pp.1625-1633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.mpa.0000236739.69735.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db05-1526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663956v1</w:t>
+                <w:t xml:space="preserve">hal-02664129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islet inflammation and fibrosis in a spontaneous model of type 2 diabetes, the GK rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is defective pancreatic beta-cell mass environmentally programmed in Goto-Kakizaki rat model of type 2 diabetes? Insights from crossbreeding studies during suckling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
+                <w:t xml:space="preserve">Marie-José Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Coulaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Portha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serradas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (6), pp.1625-1633. </w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.412-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db05-1526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.mpa.0000236739.69735.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664129v1</w:t>
+                <w:t xml:space="preserve">hal-02663956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of defective glucose-stimulated insulin secretion in diabetic GK rat by acetylcholine uncovers paradoxical stimulatory effect of β-cell muscarinic receptor activation on cAMP production</w:t>
               </w:r>
@@ -6181,51 +6181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation and fibrosis on the Islets of Langerhans in the Goto-Kakizaki (GK) rat, spontaneous model of DT2: reflection of an insular microangiopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8441,303 +8441,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reg1 and Reg3β expression in the pancreas of adult diabetic Goto-Kakizaki (GK) rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.H. Giroix</w:t>
+                <w:t xml:space="preserve">Cartographie génétique de l’expression des gènes dans le tissu adipeux blanc chez le rat GK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kaisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Coulaud</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Cell-Biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Molecular Biology of the Cell, 22, 217 p., 2011, Late Abstracts, 2011 Annual Meeting ASCB</w:t>
+              <w:t xml:space="preserve">Congrès SFD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (SI 1), 2011, Resumes des communications de la reunion scientifique de la SFD et de la SFD Paramedical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747763v1</w:t>
+                <w:t xml:space="preserve">hal-02747861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie génétique de l’expression des gènes dans le tissu adipeux blanc chez le rat GK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Kaisaki</w:t>
+                <w:t xml:space="preserve">Reg1 and Reg3β expression in the pancreas of adult diabetic Goto-Kakizaki (GK) rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Irminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Giroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Argoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.B. Cazier</w:t>
+                <w:t xml:space="preserve">Jan Ehses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Genève, Suisse. </w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American-Society-for-Cell-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Diabetes and Metabolism, 37 (SI 1), 2011, Resumes des communications de la reunion scientifique de la SFD et de la SFD Paramedical</w:t>
+                <w:t xml:space="preserve">The American Society for Cell Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Molecular Biology of the Cell, 22, 217 p., 2011, Late Abstracts, 2011 Annual Meeting ASCB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747861v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulinorésistance, angiogenèse et taille adipocytaire chez le sujet obèse</w:t>
               </w:r>
@@ -9120,77 +9120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des microARNs en réponse au régime riche en graisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kaisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gauguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9271,51 +9271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,51 +9521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediabetic period is characterized by islet microangiopathy in the Goto-Kakizaki rat, a spontaneous model of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Giroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10409,51 +10409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04F78142"/>
+    <w:nsid w:val="25AE55CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10640,51 +10640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-calderari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9669-681X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190991054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R Diawara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Garaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00079.2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane C. Nogueira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Villate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2017.09.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J. Kaisaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg W. Otto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne H Argoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C. Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Wallis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca-Boidron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou-Feng Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Forgetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Aogc Consortium" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Irminger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Ehses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna F. Mcgouran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094555" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Baud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guryev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hummel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rat Genome Sequencing And Mapping Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R. Diawara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Wilder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hermsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2644" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Waller-Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fearnside" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Lockstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082825" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chougnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clemessy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029438" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Giroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Irminger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacraz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2223-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Miguel-Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serradas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977190903199074" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queguiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rufat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db07-1812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Movassat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mart&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escriva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-1326.2007.00786.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnerau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thibault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Meile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kassis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0676-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Meile" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Portha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000236739.69735.20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664129v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homo-Delarche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Coulaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dolz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bailb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chougnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemessy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(10)70061-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kempf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gasc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Chougnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pardanaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Miguel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serradas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westrelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailb&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Forgetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Estrada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kaisaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365503.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3012-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diawara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cazier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365509.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(12)71232-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2V43KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747763v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ehses" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365582.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaisaki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Argoud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365560.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365565.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ehses" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365516.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fearnside" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365556.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fearnside" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365613.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidlin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lacraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365757.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365886_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bailbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366155_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rickenbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366167.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rickenbach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366175.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-calderari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9669-681X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190991054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R Diawara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Garaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00079.2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane C. Nogueira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Villate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2017.09.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J. Kaisaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg W. Otto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne H Argoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C. Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Wallis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca-Boidron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou-Feng Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Forgetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Aogc Consortium" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Irminger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Ehses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna F. Mcgouran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094555" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Baud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guryev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hummel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rat Genome Sequencing And Mapping Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R. Diawara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Wilder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hermsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2644" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Waller-Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fearnside" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Lockstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082825" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chougnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clemessy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029438" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Giroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Irminger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacraz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2223-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Miguel-Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serradas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977190903199074" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queguiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rufat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db07-1812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Movassat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mart&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escriva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-1326.2007.00786.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnerau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thibault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Meile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kassis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0676-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homo-Delarche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Coulaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Meile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Portha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000236739.69735.20" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dolz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bailb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chougnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemessy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(10)70061-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kempf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gasc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Chougnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pardanaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Miguel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serradas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westrelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailb&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Forgetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Estrada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kaisaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365503.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3012-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diawara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cazier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365509.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(12)71232-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2V43KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaisaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Argoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365560.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ehses" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365582.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365565.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ehses" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365516.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fearnside" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365556.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fearnside" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365613.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidlin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lacraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365757.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365886_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bailbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366155_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rickenbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366167.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rickenbach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366175.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>