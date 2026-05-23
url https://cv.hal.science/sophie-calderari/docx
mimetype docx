--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -467,338 +467,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
+                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chilloux</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Everard</w:t>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Smyth</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408577v1</w:t>
+                <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
+                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">David Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (12), pp.2531-2547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434089v1</w:t>
+                <w:t xml:space="preserve">hal-05408577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,51 +901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,714 +1271,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological roles of microRNAs in the control of insulin secretion and action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika R Diawara</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Garaud</w:t>
+                <w:t xml:space="preserve">Alice R. Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gauguier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aranias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00079.2016⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.136-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608402v1</w:t>
+                <w:t xml:space="preserve">hal-01608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Molecular genetics of the transcription factor GLIS3 identifies its dual function in beta cells and neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice R. Rothwell</w:t>
+                <w:t xml:space="preserve">Massimiliano Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+                <w:t xml:space="preserve">Christelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aranias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Chilloux</w:t>
+                <w:t xml:space="preserve">Tatiane C. Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Villate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (2), pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608420v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of the transcription factor GLIS3 identifies its dual function in beta cells and neurons</w:t>
+                <w:t xml:space="preserve">Biological roles of microRNAs in the control of insulin secretion and action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gérard</w:t>
+                <w:t xml:space="preserve">Malika R Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiane C. Nogueira</w:t>
+                <w:t xml:space="preserve">Alois Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olatz Villate</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110 (2), pp.98-111. </w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2017.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00079.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02192069v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Profiling in Rat Inbred Strains and Experimental Cross Reveals Discrepant Genetic Architecture of Genome-Wide Gene Expression</w:t>
+                <w:t xml:space="preserve">A de novo microdeletion of SEMA5A in a boy with autism spectrum disorder and intellectual disability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela J. Kaisaki</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mosca-Boidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg W. Otto</w:t>
+                <w:t xml:space="preserve">Lucie Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karène H Argoud</w:t>
+                <w:t xml:space="preserve">Guillaume Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan C. Collins</w:t>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert H. Wallis</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (11), pp.3671-3683. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.838-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.116.033274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425993v1</w:t>
+                <w:t xml:space="preserve">pasteur-01342825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de novo microdeletion of SEMA5A in a boy with autism spectrum disorder and intellectual disability.</w:t>
+                <w:t xml:space="preserve">Transcriptome Profiling in Rat Inbred Strains and Experimental Cross Reveals Discrepant Genetic Architecture of Genome-Wide Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mosca-Boidron</w:t>
+                <w:t xml:space="preserve">Pamela J. Kaisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gueneau</w:t>
+                <w:t xml:space="preserve">Georg W. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Huguet</w:t>
+                <w:t xml:space="preserve">Karène H Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+                <w:t xml:space="preserve">Stephan C. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Robert H. Wallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (6), pp.838-43. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.3671-3683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ejhg.2015.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.033274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01342825v1</w:t>
+                <w:t xml:space="preserve">hal-01425993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological analysis of metabolic networks integrating co-segregating transcriptomes and metabolomes in type 2 diabetic rat congenic series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,632 +2196,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerating 1 and 3b Gene Expression in the Pancreas of Type 2 Diabetic Goto-Kakizaki (GK) Rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Control of Differential Acetylation in Diabetic Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Irminger</w:t>
+                <w:t xml:space="preserve">Pamela J Kaisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg W. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Giroix</w:t>
+                <w:t xml:space="preserve">Joanna F. Mcgouran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan A. Ehses</w:t>
+                <w:t xml:space="preserve">Amine Toubal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
+                <w:t xml:space="preserve">Karène Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (2), pp.e90045. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345048v1</w:t>
+                <w:t xml:space="preserve">hal-01365556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Control of Differential Acetylation in Diabetic Rats</w:t>
+                <w:t xml:space="preserve">Genomes and phenomes of a population of outbred rats and its progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela J Kaisaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georg W. Otto</w:t>
+                <w:t xml:space="preserve">Amelie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna F. Mcgouran</w:t>
+                <w:t xml:space="preserve">Victor Guryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Toubal</w:t>
+                <w:t xml:space="preserve">Oliver Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karène Argoud</w:t>
+                <w:t xml:space="preserve">Martina Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Rat Genome Sequencing And Mapping Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094555⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365556v1</w:t>
+                <w:t xml:space="preserve">hal-02635763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes and phenomes of a population of outbred rats and its progenitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Expression of MicroRNA-125a in Adipose Tissue in Response to Obesity in Mice and Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Guryev</w:t>
+                <w:t xml:space="preserve">Malika R. Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Hummel</w:t>
+                <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Johannesson</w:t>
+                <w:t xml:space="preserve">Steven P. Wilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Rat Genome Sequencing And Mapping Consortium</w:t>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2014.11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635763v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Expression of MicroRNA-125a in Adipose Tissue in Response to Obesity in Mice and Men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika R. Diawara</w:t>
+                <w:t xml:space="preserve">Regenerating 1 and 3b Gene Expression in the Pancreas of Type 2 Diabetic Goto-Kakizaki (GK) Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hue</w:t>
+                <w:t xml:space="preserve">Jean-Claude Irminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven P. Wilder</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Giroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+                <w:t xml:space="preserve">Jan A. Ehses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91375. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e90045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345157v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined sequence-based and genetic mapping analysis of complex traits in outbred rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Rat Genome Sequencing And Mapping Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Hermsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Guryev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,51 +2868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle avancée dans notre connaissance des facteurs génétiques contribuant aux phénotypes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gauguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (6-7), pp.671-674. </w:t>
@@ -3015,77 +3015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrigenomics of high fat diet induced obesity in mice suggests relationships between susceptibility to fatty liver disease and the proteasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Waller-Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice R. Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen E. Lockstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3934,291 +3934,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islet inflammation and fibrosis in a spontaneous model of type 2 diabetes, the GK rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is defective pancreatic beta-cell mass environmentally programmed in Goto-Kakizaki rat model of type 2 diabetes? Insights from crossbreeding studies during suckling period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
+                <w:t xml:space="preserve">Marie-José Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Coulaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Portha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serradas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (6), pp.1625-1633. </w:t>
+              <w:t xml:space="preserve">Pancreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.412-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db05-1526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.mpa.0000236739.69735.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664129v1</w:t>
+                <w:t xml:space="preserve">hal-02663956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is defective pancreatic beta-cell mass environmentally programmed in Goto-Kakizaki rat model of type 2 diabetes? Insights from crossbreeding studies during suckling period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Islet inflammation and fibrosis in a spontaneous model of type 2 diabetes, the GK rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Irminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Portha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josiane Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pancreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (4), pp.412-417. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (6), pp.1625-1633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.mpa.0000236739.69735.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db05-1526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663956v1</w:t>
+                <w:t xml:space="preserve">hal-02664129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution of defective glucose-stimulated insulin secretion in diabetic GK rat by acetylcholine uncovers paradoxical stimulatory effect of β-cell muscarinic receptor activation on cAMP production</w:t>
               </w:r>
@@ -4230,77 +4230,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bailbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Giroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (11), pp.3229-37</w:t>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,70 +4674,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
+                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,323 +4753,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808066v1</w:t>
+                <w:t xml:space="preserve">hal-03808207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808207v1</w:t>
+                <w:t xml:space="preserve">hal-03808220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808220v1</w:t>
+                <w:t xml:space="preserve">hal-03808066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
               </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,51 +6181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation and fibrosis on the Islets of Langerhans in the Goto-Kakizaki (GK) rat, spontaneous model of DT2: reflection of an insular microangiopathy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Irminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Annuel de l'ALFEDIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone du Diabète (SFD). FRA., Mar 2006, Paris, France</w:t>
@@ -6319,51 +6319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGF-2 and development in vitro of a pancreatic embryonic bourgeon in the GK rat, spontaneous diabetes model type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Portha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,320 +6565,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’exposition maternelle chronique périconceptionnelle et périnatale à un mélange de 8 polluants chimiques alimentaires sur le phénotype cardio-métabolique de la descendance à l’âge adulte, dans un modèle lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’une exposition maternelle à un mélange de contaminants alimentaires sur le développement de l’embryon pré-implantatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Reprosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525448v1</w:t>
+                <w:t xml:space="preserve">hal-05119402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une exposition maternelle à un mélange de contaminants alimentaires sur le développement de l’embryon pré-implantatoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Weiss</w:t>
+                <w:t xml:space="preserve">Effet de l’exposition maternelle chronique périconceptionnelle et périnatale à un mélange de 8 polluants chimiques alimentaires sur le phénotype cardio-métabolique de la descendance à l’âge adulte, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donya Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Angrand</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reprosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119402v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,51 +6972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,51 +7386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,51 +7636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7761,51 +7761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8024,64 +8024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial metabolomic predictors of dietary-induced obesity and diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc e. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9521,51 +9521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediabetic period is characterized by islet microangiopathy in the Goto-Kakizaki rat, a spontaneous model of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Giroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9823,51 +9823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bailbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Irminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9948,51 +9948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Homo-Delarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Irminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,51 +10073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective impact of inheritance and environmental programming on beta-cell mass and beta-cell function in the GK model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10207,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Irminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Gangnerau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10409,51 +10409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25AE55CD"/>
+    <w:nsid w:val="FEF1A451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10640,51 +10640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-calderari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9669-681X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190991054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608402v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R Diawara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Garaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00079.2016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;rard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane C. Nogueira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Villate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2017.09.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J. Kaisaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg W. Otto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne H Argoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C. Collins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Wallis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca-Boidron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou-Feng Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Forgetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Aogc Consortium" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Irminger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Ehses" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna F. Mcgouran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094555" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Baud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guryev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hummel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rat Genome Sequencing And Mapping Consortium" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2014.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R. Diawara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Wilder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hermsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2644" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Waller-Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fearnside" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Lockstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082825" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chougnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clemessy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029438" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Giroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Irminger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacraz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2223-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Miguel-Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serradas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977190903199074" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queguiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rufat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db07-1812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Movassat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mart&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escriva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-1326.2007.00786.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnerau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thibault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Meile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kassis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0676-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homo-Delarche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Coulaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Meile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Portha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000236739.69735.20" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dolz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bailb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chougnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemessy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(10)70061-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kempf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gasc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Chougnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pardanaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Miguel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serradas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westrelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailb&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Forgetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Estrada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kaisaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365503.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3012-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diawara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cazier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365509.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(12)71232-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2V43KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaisaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Argoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365560.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ehses" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365582.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365565.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ehses" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365516.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fearnside" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365556.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fearnside" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365613.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidlin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lacraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365757.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365886_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bailbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366155_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rickenbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366167.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rickenbach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366175.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-calderari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9669-681X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190991054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane C. Nogueira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Villate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2017.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R Diawara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Garaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00079.2016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342825v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca-Boidron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.211" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01425993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J. Kaisaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg W. Otto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne H Argoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan C. Collins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Wallis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033274" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou-Feng Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Forgetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiang Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Aogc Consortium" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna F. Mcgouran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Toubal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094555" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Baud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guryev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hummel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Johannesson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rat Genome Sequencing And Mapping Consortium" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2014.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika R. Diawara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Wilder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Irminger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Giroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Ehses" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Hermsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2644" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flint" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013296024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Waller-Evans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fearnside" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E. Lockstone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082825" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chougnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Clemessy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029438" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Giroix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Irminger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacraz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2223-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fern&#225;ndez-Mill&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Gangnerau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Miguel-Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serradas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08977190903199074" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ledoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queguiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Msika" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rufat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db07-1812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663197v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Movassat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mart&#237;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escriva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-1326.2007.00786.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnerau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thibault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Meile" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kassis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0676-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Meile" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Portha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.mpa.0000236739.69735.20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664129v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homo-Delarche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Coulaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db05-1526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dolz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bailb&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755006v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chougnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clemessy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corvol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(10)70061-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kempf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gasc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Chougnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756561v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pardanaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Gangnereau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Miguel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serradas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coulaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751579v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762404v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westrelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailb&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Weiss" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Morin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Forgetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Estrada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ria" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kaisaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365503.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3012-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diawara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cazier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365509.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(12)71232-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2V43KC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747861v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaisaki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Argoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365560.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ehses" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365582.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ledoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Queguiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365565.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748780v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ehses" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365516.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fearnside" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365556.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fearnside" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365613.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidlin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lacraz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365757.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/365886_2.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bailbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366155_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Homo-Delarche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Rickenbach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366167.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762024v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rickenbach" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/366175.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>