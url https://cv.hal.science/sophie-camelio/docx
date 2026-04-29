--- v0 (2026-03-23)
+++ v1 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2653,295 +2653,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the reactivity of Ag nanoparticles in oxygen atmosphere by using in situ and real-time optical spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vandenhecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Antad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (1), pp.061502. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (23), pp.235415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.6.061502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978639v1</w:t>
+                <w:t xml:space="preserve">hal-04447779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the reactivity of Ag nanoparticles in oxygen atmosphere by using in situ and real-time optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Antad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (23), pp.235415. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.061502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.6.061502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447779v1</w:t>
+                <w:t xml:space="preserve">hal-04978639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable plasmonic dichroism of Au nanoparticles self-aligned on rippled Al 2 O 3 thin films</w:t>
               </w:r>
@@ -3201,327 +3201,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and third-order nonlinear optical responses of multilayered Ag:Si 3 N 4 nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waveguiding and correlated roughness effects in layered nanocomposite thin films studied by grazing-incidence small-angle x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann A. Toudert</w:t>
+                <w:t xml:space="preserve">D. Lantiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Camelio</w:t>
+                <w:t xml:space="preserve">L. Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Girardeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (47), pp.475705. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (15), pp.155446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/47/475705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.80.155446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978693v1</w:t>
+                <w:t xml:space="preserve">hal-04978699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic optical properties of silver nanoparticle arrays on rippled dielectric surfaces produced by low-energy ion erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and third-order nonlinear optical responses of multilayered Ag:Si 3 N 4 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann A. Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.80.155434⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (47), pp.475705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/47/475705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978686v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized growth and optical properties of silver nanoparticle chains and stripes</w:t>
+                <w:t xml:space="preserve">Anisotropic optical properties of silver nanoparticle arrays on rippled dielectric surfaces produced by low-energy ion erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
@@ -3529,1309 +3529,2417 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lantiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/47002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (15), pp.155434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.80.155434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978732v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between the optical properties of Cu-Ag : Si3N4 nanocermets and the microstructure of the metallic nanoclusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties, structural parameters, and bonding of highly textured rocksalt tantalum nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matenoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koutsokeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Lekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (12), pp.124907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3043882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103183v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical properties of amorphous hydrogenated carbon films deposited by PECVD in a low self-bias range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Bréelle</w:t>
+                <w:t xml:space="preserve">Quantitative modelling of the surface plasmon resonances of metal nanoclusters sandwiched between dielectric layers: the influence of nanocluster size, shape and organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Girardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (12), pp.125709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/12/125709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2005.01.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04978748v1</w:t>
+                <w:t xml:space="preserve">hal-04978728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of the optical properties of Ag:Si3N4 nanocermets by changes of the cluster morphology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold and silver nanoparticles embedded in dielectric-capping layers studied by HAADF-STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lantiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00340-004-1678-0⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EPJAP:2008051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978751v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface-plasmon resonance of silver nanoparticles sandwiched between Si3N4 and BN layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for capping-layer effects on the morphology and plasmon excitation of Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lantiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Denanot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 98 (11), pp.114316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2139828⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 102 (11), pp.113518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2821914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978742v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural study of organo-silicon polymeric thin films deposited by remote microwave plasma enhanced chemical vapour deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Camelio</w:t>
+                <w:t xml:space="preserve">Using ion beams to tune the nanostructure and optical response of co-deposited Ag : BN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.SURFCOAT.2003.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (15), pp.4614-4620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/15/038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04978754v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the microstructure of Ag-Si3N4 multilayers and their optical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organized growth and optical properties of silver nanoparticle chains and stripes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angel Barranco</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lantiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2004.01.080⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (4), pp.47002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/79/47002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04978758v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition of SiO$_2$ from a Si(CH$_3)_3$Cl precursor and mixtures Ar/O$_2$ as plasma gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Yubero</w:t>
+                <w:t xml:space="preserve">Relations between the optical properties of Cu–Ag:Si3N4 nanocermets and the microstructure of the metallic nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Girardeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Camelio</w:t>
+                <w:t xml:space="preserve">A. Declémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (23-25), pp.2501-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2006.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013943v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of carbon onion layers deposited onto various substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations between the optical properties of Cu-Ag : Si3N4 nanocermets and the microstructure of the metallic nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Declemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cabioc’h</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Girard</w:t>
+                <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (23-25), pp.2501-2505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445122v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Encapsulation of metallic nanoclusters in carbon and boron nitride thin films prepared by ion-beam sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cabioc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 200 (22-23), pp.6251-6257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SURFCOAT.2005.11.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring of the optical properties of Ag:Si3N4 nanocermets by changes of the cluster morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (1), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00340-004-1678-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology and surface-plasmon resonance of silver nanoparticles sandwiched between Si3N4 and BN layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Denanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (11), pp.114316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2139828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical and chemical properties of amorphous hydrogenated carbon films deposited by PECVD in a low self-bias range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bréelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (10-11), pp.877-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2005.01.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlations between the microstructure of Ag-Si3N4 multilayers and their optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 455-456, pp.313-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2004.01.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A structural study of organo-silicon polymeric thin films deposited by remote microwave plasma enhanced chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cotrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 180-181, pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SURFCOAT.2003.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition of SiO$_2$ from a Si(CH$_3)_3$Cl precursor and mixtures Ar/O$_2$ as plasma gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cotrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21, pp.900-905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and properties of carbon onion layers deposited onto various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cabioc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (3), pp.1560-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1421222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformation of the semi-transparent into the metallic phase of zirconium nitride compounds by implantation at controlled temperature: the evolution of the optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Straboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (5), pp.442-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1464-4258/2/5/315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4841,51 +5949,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized plasmonic nanoparticle chains embedded in dielectric films for SERS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de los Santos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4944,668 +6052,668 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discharges generated at metal-semiconductor-gas triple junctions in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Z. Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498172v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharges generated at metal-semiconductor-gas triple junctions in air at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Z. Pai</w:t>
+                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">META2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458887v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Camelio</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2023</w:t>
+              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537862v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanostructures embedded in dielectrics for Surface Enhanced Raman signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing aggregates of metallic nano-particles to generate tunable Resonant Raman structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina d'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de los Santos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Torremolinos (Malaga), Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537823v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing aggregates of metallic nano-particles to generate tunable Resonant Raman structures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic nanostructures embedded in dielectrics for Surface Enhanced Raman signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de los Santos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">META2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Torremolinos (Malaga), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537839v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled dichroic plasmonic nanostructures: From chains to nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5664,176 +6772,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">95th IUVSTA Workshop, Plasmonic Thin Films: Theory, Synthesis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de systèmes d’éclairage à LED et fluorescent en bâtiment d’élevage caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Borderes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie (J2M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France. pp.33-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5843,418 +6951,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Borderes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Dardente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bordères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairage de précision et désaisonnement lumineux - bâtiment FERTICAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lagrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du dispositif expérimental INRA Ferticap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lusignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6401,51 +7509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de los Santos V&#225;zquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arthur Hillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Patsalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karfaridis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18883-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vandenhecke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00586c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gomez&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nabok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mellor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandenhecke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Yazidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0191-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yazidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/3/035706" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.159903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2013.1418" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Toudert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.86.045415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Antad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.6.061502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cam&#233;lio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/26005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lantiat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2009.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DJLHF9T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Toudert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/47/475705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVLD6GHV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155434" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/47002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#238;tre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barranco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;elle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2005.01.058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2JQNPL8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978751v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-004-1678-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L031665S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Denanot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139828" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cotrino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2003.10.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7982WGMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2004.01.080" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZRFTDB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotrino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc&#8217;h" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421222" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fayoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/5/315" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2H5P0G4W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229634v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagrave" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malno&#235;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mass&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de los Santos V&#225;zquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arthur Hillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Patsalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karfaridis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18883-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vandenhecke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00586c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gomez&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nabok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mellor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandenhecke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Yazidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0191-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yazidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/3/035706" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.159903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2013.1418" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Toudert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.86.045415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Antad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.6.061502" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cam&#233;lio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/26005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lantiat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2009.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DJLHF9T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155446" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Toudert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/47/475705" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVLD6GHV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Babonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Girardeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/12/125709" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FN3VR4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toudert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP:2008051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2LJP06SJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Denanot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821914" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toudert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yubero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/47002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2006.02.065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSJP729-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2005.11.050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW6JQ25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-004-1678-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L031665S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Denanot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139828" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#238;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barranco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;elle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2005.01.058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2JQNPL8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2004.01.080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZRFTDB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cotrino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2003.10.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7982WGMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotrino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc&#8217;h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fayoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/5/315" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2H5P0G4W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagrave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malno&#235;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mass&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>