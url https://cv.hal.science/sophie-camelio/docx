--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -632,291 +632,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of plasmonic nanostructures under ultra-low-energy ion bombardment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear chains of Ag nanoparticles embedded in dielectric films for SERS applications in analytical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">Elliot Vandenhecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chabanais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148672⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (23), pp.6719-6727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00586c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219947v1</w:t>
+                <w:t xml:space="preserve">hal-03406891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear chains of Ag nanoparticles embedded in dielectric films for SERS applications in analytical chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of plasmonic nanostructures under ultra-low-energy ion bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (23), pp.6719-6727. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 544, pp.148672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1na00586c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406891v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Dichroic Plasmonic Nitride Nanostructures with Broken Centrosymmetry for Second Harmonic Generation</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volmer-Weber growth stages of polycrystalline metal films probed by in situ and real-time optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,51 +2040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of growth and ordering of Ag nanoparticle arrays on ripple patterned alumina surfaces for strong plasmonic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Vandenhecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Vandenhecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscience and Nanotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced optical effective medium modeling for a single layer of polydisperse ellipsoidal nanoparticles embedded in a homogeneous dielectric medium: Surface plasmon resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Toudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,295 +2653,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the reactivity of Ag nanoparticles in oxygen atmosphere by using in situ and real-time optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Antad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (23), pp.235415. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.061502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.6.061502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447779v1</w:t>
+                <w:t xml:space="preserve">hal-04978639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the reactivity of Ag nanoparticles in oxygen atmosphere by using in situ and real-time optical spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Vandenhecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Antad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (1), pp.061502. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (23), pp.235415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.6.061502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978639v1</w:t>
+                <w:t xml:space="preserve">hal-04447779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable plasmonic dichroism of Au nanoparticles self-aligned on rippled Al 2 O 3 thin films</w:t>
               </w:r>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camélio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ optical spectroscopy during deposition of Ag:Si3N4 nanocomposite films by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,51 +3522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lantiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lantiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (4), pp.47002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4827,720 +4827,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of the optical properties of Ag:Si3N4 nanocermets by changes of the cluster morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and chemical properties of amorphous hydrogenated carbon films deposited by PECVD in a low self-bias range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Babonneau</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bréelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00340-004-1678-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (10-11), pp.877-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2005.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978751v1</w:t>
+                <w:t xml:space="preserve">hal-04978748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface-plasmon resonance of silver nanoparticles sandwiched between Si3N4 and BN layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring of the optical properties of Ag:Si3N4 nanocermets by changes of the cluster morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Toudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girardeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2139828⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (1), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00340-004-1678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978742v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical properties of amorphous hydrogenated carbon films deposited by PECVD in a low self-bias range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maître</w:t>
+                <w:t xml:space="preserve">Morphology and surface-plasmon resonance of silver nanoparticles sandwiched between Si3N4 and BN layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Toudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Barranco</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Denanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JNONCRYSOL.2005.01.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (11), pp.114316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2139828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04978748v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between the microstructure of Ag-Si3N4 multilayers and their optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structural study of organo-silicon polymeric thin films deposited by remote microwave plasma enhanced chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Barranco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cotrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.TSF.2004.01.080⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 180-181, pp.244-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SURFCOAT.2003.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978758v1</w:t>
+                <w:t xml:space="preserve">hal-04978754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural study of organo-silicon polymeric thin films deposited by remote microwave plasma enhanced chemical vapour deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Correlations between the microstructure of Ag-Si3N4 multilayers and their optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Barranco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 180-181, pp.244-249. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 455-456, pp.313-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.SURFCOAT.2003.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.TSF.2004.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978754v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition of SiO$_2$ from a Si(CH$_3)_3$Cl precursor and mixtures Ar/O$_2$ as plasma gas</w:t>
               </w:r>
@@ -6015,51 +6015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
@@ -6082,622 +6082,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharges generated at metal-semiconductor-gas triple junctions in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Z. Pai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458887v1</w:t>
+                <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discharges generated at metal-semiconductor-gas triple junctions in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">David Z. Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Plasma Chemistry (ISPC25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537862v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+              <w:t xml:space="preserve">META2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498172v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing aggregates of metallic nano-particles to generate tunable Resonant Raman structures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallic nanostructures embedded in dielectrics for Surface Enhanced Raman signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de los Santos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">META2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Torremolinos (Malaga), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537839v1</w:t>
+                <w:t xml:space="preserve">hal-05537823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanostructures embedded in dielectrics for Surface Enhanced Raman signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing aggregates of metallic nano-particles to generate tunable Resonant Raman structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina d'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de los Santos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Torremolinos (Malaga), Spain</w:t>
+              <w:t xml:space="preserve">9th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537823v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled dichroic plasmonic nanostructures: From chains to nanowires</w:t>
               </w:r>
@@ -7509,51 +7509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de los Santos V&#225;zquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arthur Hillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Patsalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karfaridis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18883-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vandenhecke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00586c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gomez&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nabok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mellor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandenhecke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Yazidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0191-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yazidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/3/035706" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.159903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2013.1418" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Toudert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.86.045415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Antad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.6.061502" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cam&#233;lio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/26005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lantiat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2009.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DJLHF9T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155446" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Toudert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/47/475705" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVLD6GHV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Babonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Girardeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/12/125709" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FN3VR4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toudert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP:2008051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2LJP06SJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Denanot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821914" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toudert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yubero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/47002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2006.02.065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSJP729-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2005.11.050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW6JQ25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-004-1678-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L031665S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978742v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Denanot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139828" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#238;tre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barranco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;elle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2005.01.058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2JQNPL8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2004.01.080" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZRFTDB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cotrino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2003.10.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7982WGMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotrino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc&#8217;h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fayoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/5/315" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2H5P0G4W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagrave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malno&#235;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mass&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de los Santos V&#225;zquez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arthur Hillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Patsalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Karfaridis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Cranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18883-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vandenhecke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00586c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chabanais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Soria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gomez&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202000321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hillier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Nabok" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mellor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00389" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandenhecke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Yazidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-016-0191-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yazidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201510079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/3/035706" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.159903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01335075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Losquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rossouw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.115427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2013.1418" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Toudert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.86.045415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Antad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.6.061502" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cam&#233;lio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/26005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lantiat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2009.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DJLHF9T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lantiat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155446" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann A. Toudert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girardeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/47/475705" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DVLD6GHV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.80.155434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Babonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Girardeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/12/125709" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FN3VR4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toudert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP:2008051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2LJP06SJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978729v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Denanot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821914" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toudert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yubero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/15/038" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/79/47002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2006.02.065" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GSJP729-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Declemy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2005.11.050" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW6JQ25-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ma&#238;tre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Barranco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Br&#233;elle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNONCRYSOL.2005.01.058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2JQNPL8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978751v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00340-004-1678-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L031665S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Denanot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cotrino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Yubero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFCOAT.2003.10.031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7982WGMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2004.01.080" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZRFTDB4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013943v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barranco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cotrino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yubero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girardeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445122v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cabioc&#8217;h" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fayoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/5/315" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-2H5P0G4W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458887v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z. Pai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537823v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Tessier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lagrave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malno&#235;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mass&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>