--- v0 (2026-03-10)
+++ v1 (2026-04-08)
@@ -828,173 +828,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux pratiques de chimie en première année d’université : tâches étudiantes et pratiques enseignantes dans trois universités</w:t>
+                <w:t xml:space="preserve">Nom et formule chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115 (1032), pp.263-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723006v1</w:t>
+                <w:t xml:space="preserve">hal-03406126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titrage acidobasique en TP de première année d'université - Etude du discours enseignant et des interactions enseignant-étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1009,208 +962,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 459, pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nom et formule chimique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espèce chimique, entité chimique, substance chimique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 115 (1032), pp.263-276</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406126v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèce chimique, entité chimique, substance chimique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux pratiques de chimie en première année d’université : tâches étudiantes et pratiques enseignantes dans trois universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Javoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin de l'Union des Professeurs de Physique et de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción de un recurso didáctico para introducir las fórmulas químicas en secundaria</w:t>
               </w:r>
@@ -1486,234 +1486,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissolution des solides ioniques en classe de première</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d’analyse croisée de 3 pratiques enseignantes intégrant de l'histoire des sciences en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663724v1</w:t>
+                <w:t xml:space="preserve">hal-04757399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse croisée de 3 pratiques enseignantes intégrant de l'histoire des sciences en classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptions d'une solution aqueuse par des élèves du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757399v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions d'une solution aqueuse par des élèves du secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La dissolution des solides ioniques en classe de première</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1734,144 +1734,200 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres Scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663734v1</w:t>
+                <w:t xml:space="preserve">hal-04663724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace de contraintes et nécessités pour la chimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883075v1</w:t>
+                <w:t xml:space="preserve">hal-04013518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t>
+                <w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bordenave</w:t>
@@ -1906,388 +1962,332 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013518v1</w:t>
+                <w:t xml:space="preserve">hal-04236671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bordenave</w:t>
+                <w:t xml:space="preserve">Modélisation des transformations chimiques : analyse de textes institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236671v1</w:t>
+                <w:t xml:space="preserve">hal-03873191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transformations chimiques : analyse de textes institutionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminants des pratiques d’enseignantes en Physique-chimie et Sciences de la vie et de la Terre lors de séances intégrant de l’histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kermen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crépin-Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux-Goupille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873191v1</w:t>
+                <w:t xml:space="preserve">hal-03883083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants des pratiques d’enseignantes en Physique-chimie et Sciences de la vie et de la Terre lors de séances intégrant de l’histoire des sciences</w:t>
+                <w:t xml:space="preserve">Un espace de contraintes et nécessités pour la chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Roux-Goupille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883083v1</w:t>
+                <w:t xml:space="preserve">hal-03883075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de séances « ordinaires » intégrant l'histoire des sciences. Regards croisés sur quatre pratiques enseignantes en sciences et en mathématiques</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques en chimie à l'université : Confrontation des objectifs des concepteurs aux instructions écrites adressées aux étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Javoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2487,437 +2487,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a resource for the teaching of chemical formulas and its appropriation by teachers</w:t>
+                <w:t xml:space="preserve">Mise en récit de l’histoire de la chimie dans une ressource pour l’enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883138v1</w:t>
+                <w:t xml:space="preserve">hal-02883134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation par des enseignants d’une ressource fondée sur l’histoire des sciences.</w:t>
+                <w:t xml:space="preserve">Development of a resource for the teaching of chemical formulas and its appropriation by teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13th ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883137v1</w:t>
+                <w:t xml:space="preserve">hal-02883138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en récit de l’histoire de la chimie dans une ressource pour l’enseignement.</w:t>
+                <w:t xml:space="preserve">Appropriation par des enseignants d’une ressource fondée sur l’histoire des sciences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angoulême, France</w:t>
+              <w:t xml:space="preserve">congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883134v1</w:t>
+                <w:t xml:space="preserve">hal-02883137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying ordinary teaching practices about the introduction of chemical formulas to determine teachers’ needs</w:t>
+                <w:t xml:space="preserve">Introduction du langage symbolique de la chimie. Observation de deux séances de classe ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883120v1</w:t>
+                <w:t xml:space="preserve">hal-02883111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du langage symbolique de la chimie. Observation de deux séances de classe ordinaires</w:t>
+                <w:t xml:space="preserve">Studying ordinary teaching practices about the introduction of chemical formulas to determine teachers’ needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">14th ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883111v1</w:t>
+                <w:t xml:space="preserve">hal-02883120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French students understand basic notions of the language of chemistry</w:t>
               </w:r>
@@ -2979,109 +2979,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
+                <w:t xml:space="preserve">HOW FRENCH STUDENTS USE THE LANGUAGE OF CHEMISTRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883096v1</w:t>
+                <w:t xml:space="preserve">hal-02883098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
               </w:r>
@@ -3143,109 +3143,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW FRENCH STUDENTS USE THE LANGUAGE OF CHEMISTRY</w:t>
+                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883098v1</w:t>
+                <w:t xml:space="preserve">hal-02883096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3962,51 +3962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDE9B6F3"/>
+    <w:nsid w:val="41A8305B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4193,51 +4193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-canac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0809-6321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gFSP4xdnZY9EsUWx5YUdUIK2nEmSjXiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-024-00501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01969361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-canac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0809-6321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gFSP4xdnZY9EsUWx5YUdUIK2nEmSjXiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-024-00501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01969361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>