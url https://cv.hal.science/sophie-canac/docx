--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -3061,191 +3061,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
+                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883104v1</w:t>
+                <w:t xml:space="preserve">hal-02883096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
+                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883096v1</w:t>
+                <w:t xml:space="preserve">hal-02883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3962,51 +3962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41A8305B"/>
+    <w:nsid w:val="409F8A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4193,51 +4193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-canac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0809-6321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gFSP4xdnZY9EsUWx5YUdUIK2nEmSjXiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-024-00501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01969361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-canac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0809-6321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gFSP4xdnZY9EsUWx5YUdUIK2nEmSjXiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-024-00501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01969361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>