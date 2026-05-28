--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -3061,191 +3061,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
+                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883096v1</w:t>
+                <w:t xml:space="preserve">hal-02883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des élèves face au langage du chimiste</w:t>
+                <w:t xml:space="preserve">Chemical names and formulas: French students’ difficulties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kermen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres de l'Ardist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">ECRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883104v1</w:t>
+                <w:t xml:space="preserve">hal-02883096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3962,51 +3962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="409F8A8F"/>
+    <w:nsid w:val="A932B3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4193,51 +4193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-canac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0809-6321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gFSP4xdnZY9EsUWx5YUdUIK2nEmSjXiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-024-00501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01969361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-canac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0809-6321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gFSP4xdnZY9EsUWx5YUdUIK2nEmSjXiZ/view?usp=sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-024-00501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Talenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B6SC5BDC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Javoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW9KDTVN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/ensciencias.2739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RP00023A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Michelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883098v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/activites-scientifiques/editions-ardist/apres-les-12e-rencontres/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01969361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC071" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>