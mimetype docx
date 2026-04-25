--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E7C3E4"/>
+    <w:nsid w:val="7DC5530E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15E7AA06"/>
+    <w:nsid w:val="9D63637E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7887BDEA"/>
+    <w:nsid w:val="AF75E39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C9E043E1"/>
+    <w:nsid w:val="2D0A91C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7B402735"/>
+    <w:nsid w:val="B24DE7FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B7B77464"/>
+    <w:nsid w:val="C29698DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4154B85A"/>
+    <w:nsid w:val="85571F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="95FFF2E6"/>
+    <w:nsid w:val="2BDA8BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CD707C28"/>
+    <w:nsid w:val="90134968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="34857FEA"/>
+    <w:nsid w:val="82E14E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C84864BC"/>
+    <w:nsid w:val="0B68C0E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="10B255EA"/>
+    <w:nsid w:val="CE1D7919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="09F440EC"/>
+    <w:nsid w:val="50004010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>