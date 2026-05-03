--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,2755 +66,2889 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
+                <w:t xml:space="preserve">Branching ratios and mechanisms of the reactions of Ar+ with CH4 and C2H4 at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elliot Ogden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Jara Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (8), pp.084307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634107v1</w:t>
+                <w:t xml:space="preserve">hal-05587793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics and Branching for the Reactions of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; with C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4 &amp;lt;/sub&amp;gt;Isomers at Low Temperatures and Implications for Titan’s Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Amyay</w:t>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (5), pp.1227-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309943v1</w:t>
+                <w:t xml:space="preserve">hal-03634107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">High enthalpy source dedicated to quantitative infrared emission spectroscopy of gas flows at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papanastasiou</w:t>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lekkas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">B. Amyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (9), pp.093103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5097696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149464v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mass-selective ion transfer line coupled with a uniform supersonic flow for studying ion-molecule reactions at low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Betoko</w:t>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+                <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A. Lekkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.164201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5086386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02093112v1</w:t>
+                <w:t xml:space="preserve">hal-02149464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the branching ratio inversion for the electron attachment to phosphoryl chloride POCl3 in the gas phase between 300 and 200K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.02.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286226v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kłos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kłos</w:t>
+                <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (15), pp.2957--2961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of the branching ratio inversion for the electron attachment to phosphoryl chloride POCl3 in the gas phase between 300 and 200K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
+                <w:t xml:space="preserve">Ngary Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 650, pp.144-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272629v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reactive atmosphere on the formation of nanoparticles in the plasma plume induced by nanosecond pulsed laser irradiation of metallic targets at atmospheric pressure and high repetition rate</w:t>
+                <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+                <w:t xml:space="preserve">Muthiah Balaganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 374, pp.132-137. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225623v1</w:t>
+                <w:t xml:space="preserve">hal-01272629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Spectrum, Conformational Composition, and Quantum Chemical Calculations of Cyanomethyl Formate (HC(O)OCH 2 C≡N), a Compound of Potential Astrochemical Interest</w:t>
+                <w:t xml:space="preserve">Influence of the reactive atmosphere on the formation of nanoparticles in the plasma plume induced by nanosecond pulsed laser irradiation of metallic targets at atmospheric pressure and high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svein Samdal</w:t>
+                <w:t xml:space="preserve">M. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Møllendal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05285⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369080v1</w:t>
+                <w:t xml:space="preserve">hal-01225623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of nitrile anions in the interstellar medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rotational Spectrum, Conformational Composition, and Quantum Chemical Calculations of Cyanomethyl Formate (HC(O)OCH 2 C≡N), a Compound of Potential Astrochemical Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Samdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Møllendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4938817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (34), pp.9070-9077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b05285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263246v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation-Induced Surface Roughening of Aluminum Nanoparticles Formed in an Ablation Plume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+                <w:t xml:space="preserve">Chemistry of nitrile anions in the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Girault</w:t>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Menneveux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.246101⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1702, pp.090009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244599v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectrum of 4-methylcyanoallene (CH3CH=C=CH-CN), a chiral molecule of potential astrochemical interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Oxidation-Induced Surface Roughening of Aluminum Nanoparticles Formed in an Ablation Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mollendal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Trolez</w:t>
+                <w:t xml:space="preserve">Jérôme Menneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -C. Guillemin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322800⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (24), pp.246101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.246101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063263v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature reaction kinetics of CN‑ + HC3N and implications for the growth of anions in Titan's atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rotational spectrum of 4-methylcyanoallene (CH3CH=C=CH-CN), a chiral molecule of potential astrochemical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Mollendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Trolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00940997v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectrum of ethyl cyanoacetylene (C2H5C≡C-C≡N), a compound of potential astrochemical interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Low temperature reaction kinetics of CN‑ + HC3N and implications for the growth of anions in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Mollendal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321427⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 227, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ICARUS.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916559v1</w:t>
+                <w:t xml:space="preserve">hal-00940997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rotational spectrum of ethyl cyanoacetylene (C2H5C≡C-C≡N), a compound of potential astrochemical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Mollendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 558, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713399v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (16), pp.164103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4703930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369125v1</w:t>
+                <w:t xml:space="preserve">hal-00713399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kineticstudies at roomtemperature of the cyanideanionCN− with cyanoacetylene (HC3N) reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300, pp.012022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.08.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00711534v1</w:t>
+                <w:t xml:space="preserve">hal-02369125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kineticstudies at roomtemperature of the cyanideanionCN− with cyanoacetylene (HC3N) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Rowe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatah Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.01.023⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (1), pp.901-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322991v1</w:t>
+                <w:t xml:space="preserve">hal-00711534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and ion reactions with hexamethyldisiloxane and pentamethyldisiloxane.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-temperature emission spectroscopy of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2774984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109, pp.2027-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671481v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory measurements of the recombination of PAH ions with electrons: implications for the PAH charge state in interstellar clouds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Foutel-Richard</w:t>
+                <w:t xml:space="preserve">Electron and ion reactions with hexamethyldisiloxane and pentamethyldisiloxane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldrich Novotny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 133, pp.289-301; discussion 347-74, 449-52. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (14), pp.144308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B516858A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2774984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00653379v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laboratory measurements of the recombination of PAH ions with electrons: implications for the PAH charge state in interstellar clouds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Alsayed-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Foutel-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Novotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.289-301; discussion 347-74, 449-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B516858A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electron attachment on HI and DI in a uniform supersonic flow: Thermalization of the electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121 (3), pp.1303-1308. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1763832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2824,3130 +2958,3130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Demes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Lique</w:t>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715931v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715929v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856867v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstellar and planetary ion chemistry and spectroscopy with supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghed Bejjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLA 2020 European Conference on Laboratory Astrophysics - linking dust, ice and gas in space.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies of ion-molecule reaction in gas phase: models and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Dynamics in Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369141v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
+                <w:t xml:space="preserve">Cinétique des ions interstellaires en CRESU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des ions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377238v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique des ions interstellaires en CRESU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetic studies of ion-molecule reaction in gas phase: models and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des ions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">Multiscale Dynamics in Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161487v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physique et Chimie du Milieu Interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance moléculaire dans les environnements astrophysiques froids: modélisations et expériences portant sur la réactivité des anions nitriles dans le Milieu Interstellaire et la haute Atmosphère de Titan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier CNES 2018 - Existe-t-il un lien entre la chimie du Milieu Interstellaire et celle des comètes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence biennale PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380141v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380132v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des Anions Moléculaires à Basses Températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Plénière GDR Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reactions Involving Nitrile Anions in the Interstellar Medium: the CRESU Laboratory Apparatus Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Atelier KIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386079v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of Nitrile Anions in the Interstellar Medium: Focus on the CRESU Laboratory Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium CC, International Conference ICCMSE2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions Involving Nitrile Anions in the Interstellar Medium: the CRESU Laboratory Apparatus Updates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier KIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369160v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">How do anions grow in the cold upper atmosphere of Titan? Insights from the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130307v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do anions grow in the cold upper atmosphere of Titan? Insights from the laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132071v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Growth of anions in circumstellar envelopes: insights from the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Warm Universe. Astrochemistry at Intermediate and Elevated Temperatures, Open Working Group Meeting of the EU COST Action "The Chemical Cosmos: Understanding Chemistry in Astronomical Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936104v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of anions in circumstellar envelopes: insights from the laboratory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Warm Universe. Astrochemistry at Intermediate and Elevated Temperatures, Open Working Group Meeting of the EU COST Action "The Chemical Cosmos: Understanding Chemistry in Astronomical Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130291v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Granlibakken, Lake Tahoe, United States. pp.012022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706550v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713899v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule Processes in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative Recombination of HMDSO and PMDSO Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian James Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Dissociative Recombination DR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Ameland, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5957,1017 +6091,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new French organization based on multi-partner platforms for a more efficient and integrated surveillance on the food chain: a two year's experience on Salmonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choreh C. Farrokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World One Health Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Edinburgh, United Kingdom. , The 6th World One Health Congress, virtual edition (30 October -3 November 2020), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03007544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité Des Ions Dans Les Environnements Astrophysiques Froids : Nouveau Dispositif Expérimental CRESU-SIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion chemistry for cold astrophysical environments: a new mass Selective Ion Source coupled with a uniform supersonic cold flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raptakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Trolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
+              <w:t xml:space="preserve">EMIE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446822v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lekkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
+              <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370359v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mass Selective Transfer Line for the Injection of Molecular Ions in a Cold Uniform Supersonic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics at Low Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex nitrile molecules in astrophysical environments: low temperature kinetic study of C3N- with cyanoacetylene HC3N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AstroRennes 2014, Colloque National du PCMI-INSU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des anions nitriles dans l’atmosphère de Titan : cinétique de la réaction CN- + HC3N de 300 à 50K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier CNES - Evolution de la matiere organique dans les milieux interplanetaire et interstellaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6977,160 +7111,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Chemistry in Uniform Supersonic Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniform Supersonic Flows in Chemical Physics: Chemistry Close to Absolute Zero Studied Using the CRESU Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing Co., pp.173-241, 2022, 9781800610996; 9781800610989. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781800610996_0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7277,51 +7411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Samdal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Guillemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322800" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mollendal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03007544v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choreh C. Farrokh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Samdal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mollendal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03007544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choreh C. Farrokh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>