--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02093112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+                <w:t xml:space="preserve">Demonstration of the branching ratio inversion for the electron attachment to phosphoryl chloride POCl3 in the gas phase between 300 and 200K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kłos</w:t>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lique</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Trolez</w:t>
+                <w:t xml:space="preserve">Ngary Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 650, pp.144-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367245v1</w:t>
+                <w:t xml:space="preserve">hal-01286226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of the branching ratio inversion for the electron attachment to phosphoryl chloride POCl3 in the gas phase between 300 and 200K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+                <w:t xml:space="preserve">Low-Temperature Reactivity of C2n+1N- Anions with Polar Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">J. Kłos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngary Guen</w:t>
+                <w:t xml:space="preserve">F. Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+                <w:t xml:space="preserve">Y. Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 650, pp.144-147. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2957--2961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2016.02.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286226v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusive anion growth in Titan’s atmosphere: low temperature kinetics of the C3N−− + HC3N reaction</w:t>
               </w:r>
@@ -1191,64 +1191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the reactive atmosphere on the formation of nanoparticles in the plasma plume induced by nanosecond pulsed laser irradiation of metallic targets at atmospheric pressure and high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of nitrile anions in the interstellar medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mollendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2047,51 +2047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,77 +2168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300, pp.012022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211 (1), pp.901-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2573,51 +2573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and ion reactions with hexamethyldisiloxane and pentamethyldisiloxane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2966,293 +2966,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
+                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sándor Demes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715929v1</w:t>
+                <w:t xml:space="preserve">hal-03715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
+                <w:t xml:space="preserve">Collisions réactives entre ions et molécules à basse température : apports des écoulements supersoniques uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Plénière du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856867v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art laboratory experiments combined with quantum chemistry to study reactive ion-molecule collisions under interstellar conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3261,232 +3261,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Jara-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the National Program "Physics and Chemistry of the Interstellar Medium" (PCMI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Investigating ion-molecule reactions at low temperature with uniform supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Lique</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715931v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstellar and planetary ion chemistry and spectroscopy with supersonic flows</w:t>
               </w:r>
@@ -3587,290 +3587,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic studies of ion-molecule reaction in gas phase: models and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HighRus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Multiscale Dynamics in Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377238v1</w:t>
+                <w:t xml:space="preserve">hal-02369141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique des ions interstellaires en CRESU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Enthalpy Source dedicated to quantitative infrared emission spectroscopy of gases at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Amyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des ions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">HighRus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161487v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic studies of ion-molecule reaction in gas phase: models and experiments</w:t>
+                <w:t xml:space="preserve">Cinétique des ions interstellaires en CRESU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Dynamics in Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Processus physico-chimiques d'intérêt astrophysique : La chimie des ions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369141v1</w:t>
+                <w:t xml:space="preserve">hal-02161487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anion chemistry at low temperature in the interstellar medium: insights from the laboratory</w:t>
               </w:r>
@@ -4169,277 +4169,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380132v1</w:t>
+                <w:t xml:space="preserve">hal-02380141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans le milieu interstellaire et les atmosphères planétaires : apports de l’astrophysique de laboratoire</w:t>
+                <w:t xml:space="preserve">Ion chemistry at low temperature with supersonic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Benidar</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop «Processus physico-chimiquesd'intérêt astrophysique» : Les Molécules Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Florent, France</w:t>
+              <w:t xml:space="preserve">Workshop REACPLAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380141v1</w:t>
+                <w:t xml:space="preserve">hal-02380132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité des Anions Moléculaires à Basses Températures</w:t>
               </w:r>
@@ -4544,96 +4544,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions Involving Nitrile Anions in the Interstellar Medium: the CRESU Laboratory Apparatus Updates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier KIDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369160v1</w:t>
+                <w:t xml:space="preserve">hal-02386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of Nitrile Anions in the Interstellar Medium: Focus on the CRESU Laboratory Apparatus</w:t>
               </w:r>
@@ -4682,426 +4738,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic anions in the laboratory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactions Involving Nitrile Anions in the Interstellar Medium: the CRESU Laboratory Apparatus Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Astro-Chemical History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Atelier KIDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386079v1</w:t>
+                <w:t xml:space="preserve">hal-02369160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Capron</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130340v1</w:t>
+                <w:t xml:space="preserve">hal-01130349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan</w:t>
+                <w:t xml:space="preserve">Chimie des anions dans la haute atmosphère de Titan : apports des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Planétologie Nantes - Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">PROGRAMME NATIONAL DE PLANETOLOGIE (PNP) Colloque quadriennal de bilan et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130349v1</w:t>
+                <w:t xml:space="preserve">hal-01130340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do anions grow in the cold upper atmosphere of Titan? Insights from the laboratory</w:t>
+                <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
@@ -5124,105 +5124,109 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132071v1</w:t>
+                <w:t xml:space="preserve">hal-01130307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité des anions CN- et C3N- dans les environnements astrophysiques</w:t>
+                <w:t xml:space="preserve">How do anions grow in the cold upper atmosphere of Titan? Insights from the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
@@ -5245,361 +5249,357 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Processus physico-chimiques d'intérêt astrophysique : la chimie de l’Azote »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130307v1</w:t>
+                <w:t xml:space="preserve">hal-01132071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of anions in circumstellar envelopes: insights from the laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+                <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Warm Universe. Astrochemistry at Intermediate and Elevated Temperatures, Open Working Group Meeting of the EU COST Action "The Chemical Cosmos: Understanding Chemistry in Astronomical Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130291v1</w:t>
+                <w:t xml:space="preserve">hal-00936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+                <w:t xml:space="preserve">Growth of anions in circumstellar envelopes: insights from the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Warm Universe. Astrochemistry at Intermediate and Elevated Temperatures, Open Working Group Meeting of the EU COST Action "The Chemical Cosmos: Understanding Chemistry in Astronomical Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936104v1</w:t>
+                <w:t xml:space="preserve">hal-01130291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Granlibakken, Lake Tahoe, United States. pp.012022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5646,51 +5646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,51 +5758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,77 +5883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule Processes in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative Recombination of HMDSO and PMDSO Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian James Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6470,273 +6470,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Klos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMIE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
+              <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370359v1</w:t>
+                <w:t xml:space="preserve">hal-01446822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRESU Experiments in Astrophysics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion Chemistry in the Interstellar Medium: a Perspective from the Laborartory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Jamal-Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lekkas</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Trolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacek Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Laboratory Astrophysics: Interstellar Dust, Gas and Ice"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kreuth, Germany</w:t>
+              <w:t xml:space="preserve">EMIE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446822v1</w:t>
+                <w:t xml:space="preserve">hal-02370359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mass Selective Transfer Line for the Injection of Molecular Ions in a Cold Uniform Supersonic Flow</w:t>
               </w:r>
@@ -6748,51 +6748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papanastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,51 +7411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Samdal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mollendal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03007544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choreh C. Farrokh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Ogden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Jara Toro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Joalland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02309943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thi&#233;vin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Benidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amyay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5097696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02149464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jamal-Eddine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lekkas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#322;os" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trolez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthiah Balaganesh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.02.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Samdal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M&#248;llendal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b05285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollendal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Guillemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322800" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2013.09.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ6J9GX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mollendal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321427" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.01.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTBRZ1PG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alsayed-Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Foutel-Richard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Novotny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B516858A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2SHPTT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Jara-Toro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03445694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Amyay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek K&#322;os" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132071v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03007544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lailler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choreh C. Farrokh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882598v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lekkas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papanastasiou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raptakis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446822v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papanastasiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370359v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Klos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781800610996_0003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>