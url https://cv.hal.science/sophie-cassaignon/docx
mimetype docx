--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -5099,278 +5099,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twinning Driven Growth of Manganese Oxide Hollow Cones through Self-Assembly of Nanorods in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Portehault</w:t>
+                <w:t xml:space="preserve">Block-Copolymer-Templated Synthesis of Electroactive RuO2-Based Mesoporous THin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laberty-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg9002862⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.1922-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200801831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411201v1</w:t>
+                <w:t xml:space="preserve">hal-00411175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-Copolymer-Templated Synthesis of Electroactive RuO2-Based Mesoporous THin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Le Khanh</w:t>
+                <w:t xml:space="preserve">Twinning Driven Growth of Manganese Oxide Hollow Cones through Self-Assembly of Nanorods in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.1922-1929. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.2562-2565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.200801831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg9002862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411175v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and morphological control of manganese oxide nanopartciles upon soft aqueous precipitation through MnO4 -/Mn2+ reaction</w:t>
               </w:r>
@@ -8412,51 +8412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4305E156"/>
+    <w:nsid w:val="A0FB898E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8643,51 +8643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cassaignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6599-3718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155896792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1342-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Minart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhe Fang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Buffiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18716" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pablos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr01080a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03446" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01988310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besnardiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binghua Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07774-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M Abakumov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petrissans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Surcin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buissette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201400157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/114CDC56EA0213C711900656BE1EBF97CAB70738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kusumawati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Martoprawiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauporte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03231d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.07.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLJ9JTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493221v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901394v" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411201v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002862" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801831" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816348k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3H3RN7GG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909761a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WM2WKXZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816422c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RN95890T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181057v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Hammari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333851v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Koelsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cassaignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6599-3718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155896792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1342-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Minart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhe Fang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Buffiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18716" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pablos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr01080a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03446" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01988310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besnardiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binghua Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07774-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M Abakumov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petrissans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Surcin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buissette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201400157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/114CDC56EA0213C711900656BE1EBF97CAB70738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kusumawati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Martoprawiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauporte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03231d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.07.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLJ9JTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493221v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901394v" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411175v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801831" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002862" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816348k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3H3RN7GG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909761a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WM2WKXZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816422c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RN95890T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181057v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Hammari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333851v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Koelsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>