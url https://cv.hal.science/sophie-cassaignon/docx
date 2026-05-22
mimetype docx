--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">155896792</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XGi5OfUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-1342-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,6572 +230,6572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-eutectic solvent as a solvent and precursor for the synthesis of a carbon-coated Na3V2(PO4)2F3–yOy material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), pp.15301-15309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.4c18716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Crystalline Phase and Facet Nature on the Adsorption of Phosphate Species onto TiO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (31), pp.16258-16271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c01447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Nanosizing and Coating with an Ionic Liquid: Two Routes to Improve the Transport Properties of Na(3)V(2)(PO(4))(2)FO(2).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (24), pp.8663-8676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2nr01080a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the particles morphology on the electrochemical performance of Na3V2(PO4)2F3-yOy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of the F– for O2– substitution in Na3V2(PO4)2F3–yOy on their transport properties and electrochemical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Runhe Fang</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Pablos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dany Carlier</w:t>
+                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.202100179⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1065-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406159v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the F– for O2– substitution in Na3V2(PO4)2F3–yOy on their transport properties and electrochemical performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of the particles morphology on the electrochemical performance of Na3V2(PO4)2F3-yOy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03446⟩</w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), e202100179 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/batt.202100179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573801v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diatoms by holotomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatase TiO 2 Nanorods as Cathode Materials for Aluminum-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Villanova</w:t>
+                <w:t xml:space="preserve">Shutao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cherkas</w:t>
+                <w:t xml:space="preserve">Kostiantyn Kravchyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kamtcheu Ouanssi</w:t>
+                <w:t xml:space="preserve">Weiqiang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Krumeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2019.100358⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.6428-6435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340161v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase TiO 2 Nanorods as Cathode Materials for Aluminum-Ion Batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of diatoms by holotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Kravchyk</w:t>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">J. Villanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiqiang Tang</w:t>
+                <w:t xml:space="preserve">O. Cherkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Krumeich</w:t>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kamtcheu Ouanssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01391⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.100358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2019.100358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354123v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and electrochromism of two-dimensional octahedral molecular sieve h’-WO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Besnardiere</w:t>
+                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binghua Ma</w:t>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almudena Torres-Pardo</w:t>
+                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wallez</w:t>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.327. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07774-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988310v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and electrochromism of two-dimensional octahedral molecular sieve h’-WO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damia Gregori</w:t>
+                <w:t xml:space="preserve">Julie Besnardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
+                <w:t xml:space="preserve">Binghua Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+                <w:t xml:space="preserve">Almudena Torres-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Gilles Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07774-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968937v1</w:t>
+                <w:t xml:space="preserve">hal-01988310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Properties of Nanostructured Silica Structures From Marine Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mcheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2018.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Li-Rich NMC: A Comprehensive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem M Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (23), pp.9923-9936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b03230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles of Low-Valence Vanadium Oxyhydroxides: Reaction Mechanisms and Polymorphism Control by Low-Temperature Aqueous Chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ribot</w:t>
+                <w:t xml:space="preserve">Marie-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Surcin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2159-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395197v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of tin-borophosphate-carbon composites as anode materials for Li-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+                <w:t xml:space="preserve">Nanoparticles of Low-Valence Vanadium Oxyhydroxides: Reaction Mechanisms and Polymorphism Control by Low-Temperature Aqueous Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Besnardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+                <w:t xml:space="preserve">Xavier Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jordy</w:t>
+                <w:t xml:space="preserve">François Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Surcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (21), pp.11502 - 11512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492675v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-pot synthesis of tin-borophosphate-carbon composites as anode materials for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Portehault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Olivier-Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 233, pp.52 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291225v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile synthetic route towards nanostructured Fe–TiO2(B), used as negative electrode for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 278, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonclassical Crystallization and Size Control of Ultra-Small MoO2 Nanoparticles in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Besnardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Surcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (2), pp.251-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppsc.201400157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Living Light to Living Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin de Maleprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, supplément, pp.209 - 215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2014.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Transport and Recombination in TiO2 Brookite-Based Photoelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kusumawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Martoprawiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Pauporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (41), pp.23459-23467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp5047479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Engineering of Functional Inorganic and Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1, SI), pp.221-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm402528b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable one-pot aqueous route to hierarchical carbon-MoO2 electrodes for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Besnardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Surcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Buissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (41), pp.21208-21215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03231d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-mediated structuring of bone apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas von Euw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Selmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (12), pp.1144-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMAT3787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Synthesis of High Surface Area Anatase TiO2 Exhibiting a Complete Lithium Insertion Solid Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snehangshu Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (12), pp.1093-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppsc.201300178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Structure and Organic-Inorganic Phase Interactions on Coating Mechanical Properties in the Ternary Goethite:Poly(HEMA):Silica System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (SI), pp.2675-2683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201290050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystalline Brookite with Enhanced Stability and Photocatalytic Activity: Influence of Lanthanum(III) Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Heng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (2), pp.752-760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am201397n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (12), pp.3837-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468420v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticle polymorphism on dye-sensitized solar cell photovoltaic properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494501v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined Mössbauer Spectroscopy and X-Ray Diffraction operando study of Sn-based composite anode materials for Li-ion accumulators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticle polymorphism on dye-sensitized solar cell photovoltaic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Constance Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-012-1824-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 232, pp.22 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757372v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex Situ X-ray Diffraction, X-ray Absorption Near Edge Structure, Electron Spin Resonance, and Transmission Electron Microscopy Study of the Hydrothermal Crystallization of Vanadium Oxide Nanotubes: An Insight into the Mechanism of Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (10), pp.5446-5452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3091039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbothermal synthesis of Sn-based composites as negative electrode for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Maria Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 196, pp.6863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of métal oxide nanoparticlues : control of size, shape, srystalline structure and functionalization by aqueous chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (12), pp.40-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of TiO2-Anatase: impact of nanoparticles morphology on kinetic phase transformation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Nanostructured Manganese (Oxyhydr)oxides in Water through MnO4 - Reduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Revel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">D. Portehault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.07.021⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (34), pp.2168-2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg901394v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494442v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Nanostructured Manganese (Oxyhydr)oxides in Water through MnO4 - Reduction.</w:t>
+                <w:t xml:space="preserve">Thermal Stability of TiO2-Anatase: impact of nanoparticles morphology on kinetic phase transformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Portehault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">C. Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (34), pp.2168-2173. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (36), pp.989-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg901394v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2009.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493221v1</w:t>
+                <w:t xml:space="preserve">hal-00494442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo inspired conditions to synthesize biometic hydroxyapatite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Syzgantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (28), pp.3653-3663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm903596q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-Copolymer-Templated Synthesis of Electroactive RuO2-Based Mesoporous THin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laberty-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Khanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.1922-1929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200801831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twinning Driven Growth of Manganese Oxide Hollow Cones through Self-Assembly of Nanorods in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (6), pp.2562-2565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg9002862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and morphological control of manganese oxide nanopartciles upon soft aqueous precipitation through MnO4 -/Mn2+ reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.2407-2416. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b816348k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Heterogeneous Oriented Attachment of Manganese Oxide Nanorods in Water : Toward 3D Nanoarchitectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (45), pp.7947-7954. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b909761a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of oxide nanoparticles by aqueous chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tronc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.299-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and mechanical properties of mesostructured functional hybrid coatings based on anisotropic nanoparticles dispersed in poly(hydroxylethyl methacrylate).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.4602-4611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Hierarchical core-corona architectures of layered manganese oxides by aqueous precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.6140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core-corona hierarchical manganese oxide and its formation by an aqueous soft chemistry mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.6441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a manganese oxide nanocomposite through heteroepitaxy in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.674-676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b816422c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of cryptomelane type MnO2 nanowires by soft chemistry, growth mechanisms in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.5410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous hydroxyapatites prepared in ethanol-water media : structure and surface properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. El Hammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Merroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laghzizil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104, pp.448-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From TiCl3 to TiO2 nanoparticles (anatase, brookite and rutile) : thermohydrolysis and oxidation in aqueous medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68 ((5-6)), pp.695-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective synthesis of brookite, anatase and rutile nanoparticles : thermolysis of TiCl4 in aqueous nitric acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Koelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Mater. Chem.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.6689-6695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution during the reaction of Li with nano-sized rutile type TiO2 at room temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6784,1400 +6805,1400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal synthesis of polyanionic electrode material Na3V2(PO4)2FO2 through a topotactic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the anionic substitution and particles morphology on the energy storage performance of Na3V2(PO4)2F3-yOy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Ceramic Materials and Components for Energy and Environmental Applications - CMCEE-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AKCongress, Aug 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille des particules et fonctionnalisation de surface : deux paramètres clés pour améliorer les propriétés de transport du matériau d’électrode positive Na3V2(PO4)2FO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of F- for O2- substitution in Na3V3+2-yV4+y(PO4)2F3-yOy on their structural and electrochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Présentiel &amp; Visioconférence, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards low-cost and sustainable Na-Ion batteries using vanadium phosphate positive electrode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Nov 2021, Présentiel &amp; Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth knowledge of Vanadium Fluoride Phosphates to optimize their properties at the positive electrode of Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Sodium-Ion Battery - CICEnergigune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visioconférence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">charge-carrier dynamics in photocatalytic processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">comparison of photocatalytic efficiency in aqueous and gaseous phase of various polymorphs of tio2 powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gregori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dappozze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Photocatalytic and Advanced Oxidation Technologies (PAOT-3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">SPASEC-20 &amp; AOTs-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261951v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">comparison of photocatalytic efficiency in aqueous and gaseous phase of various polymorphs of tio2 powders.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">charge-carrier dynamics in photocatalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPASEC-20 &amp; AOTs-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Third International Conference on Photocatalytic and Advanced Oxidation Technologies (PAOT-3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262329v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brookite and rutile powders as efficient photocatalysts for air and water depolluting treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SP5 (5th International Conference on Semiconductor Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, Characterization and Photocatalytic properties of anatase, rutile and brookite catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA8- 8th meeting on Solar Chemistry and Photocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Canava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8187,164 +8208,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic efficiency in aqueous and gaseous phase of various TiO2 powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillard</w:t>
+                <w:t xml:space="preserve">D. Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gregori</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Dappozze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Durupthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications, SPEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8412,51 +8433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0FB898E"/>
+    <w:nsid w:val="05F60302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8643,51 +8664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cassaignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6599-3718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155896792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1342-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Minart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhe Fang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Buffiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18716" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pablos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr01080a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100179" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03446" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01988310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besnardiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binghua Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07774-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M Abakumov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petrissans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Surcin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buissette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201400157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/114CDC56EA0213C711900656BE1EBF97CAB70738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289940v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kusumawati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Martoprawiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauporte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03231d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091039" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.07.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLJ9JTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493221v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901394v" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411175v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801831" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002862" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411179v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816348k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3H3RN7GG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909761a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WM2WKXZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816422c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RN95890T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181057v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Hammari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333851v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Koelsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551465v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-cassaignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6599-3718" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155896792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XGi5OfUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1342-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Minart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhe Fang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Buffiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18716" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pablos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr01080a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03446" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01988310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Besnardiere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binghua Ma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Torres-Pardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07774-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pimenta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M Abakumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Giaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b03230" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Petrissans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Surcin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Olivier-Fourcade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Grosjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289915v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buissette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201400157" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/114CDC56EA0213C711900656BE1EBF97CAB70738/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104159v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Maleprade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Nassif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2014.09.024" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kusumawati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hosni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Martoprawiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pauporte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047479" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durupthy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm402528b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03231d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289769v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas von Euw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3787" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehangshu Patra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300178" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWWF2XVG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rozes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201290050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Conte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-012-1824-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65J9JKX5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3091039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Artus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.09.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN1C4W54-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2009.09.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0LD4QL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg901394v" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perego" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2009.07.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLJ9JTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Syzgantseva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903596q" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sassoye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laberty-Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9002862" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816348k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3H3RN7GG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b909761a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WM2WKXZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jolivet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bourhis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318786v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411203v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b816422c" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RN95890T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181057v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Hammari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Merroun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laghzizil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333851v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Koelsch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334743v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613822v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550276v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gregori" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261951v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180635v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Damia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057995v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferronato" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>