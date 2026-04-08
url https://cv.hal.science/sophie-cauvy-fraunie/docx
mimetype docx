--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Cauvy-Fraunié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt contributions to future streamflow in the Rhône bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a context of increasing warming in the tropical Andes, the ecological structure of high elevation streams might lose cold adapted taxa and change to smaller populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of species addition ‘versus’ replacement varies over succession in plant communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01609-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and drivers of mycorrhizal fungi after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (4), pp.1739-1752. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming-induced cryosphere changes predict drier Andean eco-regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.104030. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad6ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Variability and Glacier Evolution at Selected Sites Across the World: Past Trends and Future Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Junquas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.e2023EF003618. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF003618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat reorganizes river habitats leaving refugia for Alpine invertebrate biodiversity poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-ecosystem experiment reveals flow-induced shifts in a stream community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rosero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todd Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Flecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling responses to natural stressor and human impact gradients in river ecosystems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Laini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Csabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (2), pp.537 - 548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.242-256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal decomposition of river organic matter accelerated by decreasing glacier cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan L Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01004-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide fluxes increase from day to night across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pere Casas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of Alpine rivers during winter months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.7295-7306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐taxa colonisation along the foreland of a vanishing equatorial glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biota responses to temperature in a high Andean geothermal stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (10), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic matter build‐up in glacier forelands around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1662-1677. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living at the Edge: Increasing Stress for Plants 2–13 Years After the Retreat of a Tropical Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.584872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biogeography of methanogenic and methanotrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and diversity of invertebrate communities in a glacierised catchment of the tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1348-1362. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat changes diurnal variation intensity and frequency of hydrologic variables in Alpine and Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boix Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Å. Horgby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124578. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of aquatic macroinvertebrates in a tropical high-Andean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (S2), pp.S29-S53. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/rbt.v68iS2.44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.688-689. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global CO2 emissions from dry inland waters share common drivers across ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Grossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2126. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Ice Has Gone: Colonisation of Equatorial Glacier Forelands by Ground Beetles (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13744-019-00753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1675-1685. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-1042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between total mercury, methylmercury and dissolved organic matter in fluvial systems: A latitudinal study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Kothawala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonte des glaciers menace la biodiversité aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 532, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier shrinkage driving global changes in downstream systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (37), pp.9770-9778. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619807114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to experimental glacier-runoff reduction in alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying thermal heterogeneity across spatial scales: from unmanned aerial vehicle imagery to landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Yánez-Cajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.437-446. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate Metacommunity Structure and Dynamics in an Andean Glacial Stream Network Facing Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Glacial influence in tropical mountain hydrosystems evidenced by the diurnal cycle in water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villacis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4803-4816. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4803-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial flood pulse effects on benthic fauna in equatorial high-Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity response to glacier retreat: from glacier foreland to the ice ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivo glaciological changes in Alpine catchments: impacts on hydrological regimes and aquatic ecosystems: Focus on potential evapotranspiration (PET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes (284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced glacial influence mediates periphyton composition and quality in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of aquatic biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of methagenic and methatrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Biodiversity: Integrating the impact of earth and world drivers across scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to multiple-scale flow fluctuation in tropical glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to flow fluctuation in tropical Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Austria Meeting: Limnological research in and around the European Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Innsbruck, Austria. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal flow fluctuation effects on mountain stream ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroecology of invertebrate communities in equatorial glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Amelie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone ouest du lac Alaotra (AVSF/ANAE) utilisables pour la modélisation et l'analyse prospective. Conseils d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hyac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone RIA du lac Alaotra (SD-MAD) utilisables pour la modélisation et l'analyse prospective. Conseilsd'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ravonomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Cauvy-Fraunié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt contributions to future streamflow in the Rhône bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a context of increasing warming in the tropical Andes, the ecological structure of high elevation streams might lose cold adapted taxa and change to smaller populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming-induced cryosphere changes predict drier Andean eco-regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.104030. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad6ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of species addition ‘versus’ replacement varies over succession in plant communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01609-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and drivers of mycorrhizal fungi after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (4), pp.1739-1752. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Variability and Glacier Evolution at Selected Sites Across the World: Past Trends and Future Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Junquas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.e2023EF003618. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF003618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat reorganizes river habitats leaving refugia for Alpine invertebrate biodiversity poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling responses to natural stressor and human impact gradients in river ecosystems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Laini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Csabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (2), pp.537 - 548. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-ecosystem experiment reveals flow-induced shifts in a stream community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rosero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todd Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Flecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.242-256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biogeography of methanogenic and methanotrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide fluxes increase from day to night across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pere Casas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐taxa colonisation along the foreland of a vanishing equatorial glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of Alpine rivers during winter months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.7295-7306. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal decomposition of river organic matter accelerated by decreasing glacier cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan L Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01004-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biota responses to temperature in a high Andean geothermal stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (10), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic matter build‐up in glacier forelands around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1662-1677. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living at the Edge: Increasing Stress for Plants 2–13 Years After the Retreat of a Tropical Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.584872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.688-689. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global CO2 emissions from dry inland waters share common drivers across ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Grossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2126. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of aquatic macroinvertebrates in a tropical high-Andean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (S2), pp.S29-S53. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/rbt.v68iS2.44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and diversity of invertebrate communities in a glacierised catchment of the tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1348-1362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat changes diurnal variation intensity and frequency of hydrologic variables in Alpine and Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boix Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Å. Horgby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124578. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Ice Has Gone: Colonisation of Equatorial Glacier Forelands by Ground Beetles (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13744-019-00753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1675-1685. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-1042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between total mercury, methylmercury and dissolved organic matter in fluvial systems: A latitudinal study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Kothawala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonte des glaciers menace la biodiversité aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 532, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier shrinkage driving global changes in downstream systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (37), pp.9770-9778. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619807114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to experimental glacier-runoff reduction in alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying thermal heterogeneity across spatial scales: from unmanned aerial vehicle imagery to landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Yánez-Cajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.437-446. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate Metacommunity Structure and Dynamics in an Andean Glacial Stream Network Facing Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Glacial influence in tropical mountain hydrosystems evidenced by the diurnal cycle in water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villacis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4803-4816. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4803-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial flood pulse effects on benthic fauna in equatorial high-Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes (284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity response to glacier retreat: from glacier foreland to the ice ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivo glaciological changes in Alpine catchments: impacts on hydrological regimes and aquatic ecosystems: Focus on potential evapotranspiration (PET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of aquatic biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced glacial influence mediates periphyton composition and quality in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of methagenic and methatrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Biodiversity: Integrating the impact of earth and world drivers across scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to multiple-scale flow fluctuation in tropical glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to flow fluctuation in tropical Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Austria Meeting: Limnological research in and around the European Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Innsbruck, Austria. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal flow fluctuation effects on mountain stream ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroecology of invertebrate communities in equatorial glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Amelie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone ouest du lac Alaotra (AVSF/ANAE) utilisables pour la modélisation et l'analyse prospective. Conseils d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hyac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone RIA du lac Alaotra (SD-MAD) utilisables pour la modélisation et l'analyse prospective. Conseilsd'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ravonomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta&#8208;herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Daza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Jacobsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01609-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad6ea6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF003618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Wilkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrivick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02061-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosero-L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todd Walter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flecker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Osorio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03345-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Laini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Naoki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Landivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Fell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Carrivick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Hood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01004-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Attermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Casas-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00192-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Niedrist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11077-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Andino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13798" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norine Khedim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15496" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bol&#237;var C&#225;ceres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.584872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nagler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Praeg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14052" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13504" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boix Canadell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Horgby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124578" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rbt.v68iS2.44331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1164-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905476v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Grossart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koschorreck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15929-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gobbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00753-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04898147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1042-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Kothawala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Milner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khamis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brittain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Barrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619807114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinosa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacobsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Y&#225;nez-Cajo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12488" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136793" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villacis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4803-2013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9866" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSB08CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754009v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Meneses" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Niedrist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praeg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niedrist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amelie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066547" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hyac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Chabaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ravonomanana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta&#8208;herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Daza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Jacobsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad6ea6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01609-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF003618" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Wilkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrivick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02061-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Laini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosero-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todd Walter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Osorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03345-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Naoki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Landivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nagler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Praeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Niedrist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Attermeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Casas-Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00192-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Andino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05478" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11077-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Carrivick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Hood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01004-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13798" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norine Khedim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128706v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bol&#237;var C&#225;ceres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.584872" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1164-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Grossart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koschorreck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15929-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rbt.v68iS2.44331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boix Canadell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Horgby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124578" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gobbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00753-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04898147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1042-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Kothawala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Milner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khamis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brittain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Barrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619807114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinosa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacobsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Y&#225;nez-Cajo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12488" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136793" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villacis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4803-2013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9866" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSB08CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Meneses" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794966v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Niedrist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praeg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niedrist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609336v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amelie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066547" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hyac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Chabaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ravonomanana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>