--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Cauvy-Fraunié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt contributions to future streamflow in the Rhône bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a context of increasing warming in the tropical Andes, the ecological structure of high elevation streams might lose cold adapted taxa and change to smaller populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming-induced cryosphere changes predict drier Andean eco-regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.104030. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad6ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of species addition ‘versus’ replacement varies over succession in plant communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01609-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and drivers of mycorrhizal fungi after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (4), pp.1739-1752. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Variability and Glacier Evolution at Selected Sites Across the World: Past Trends and Future Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Junquas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.e2023EF003618. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF003618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat reorganizes river habitats leaving refugia for Alpine invertebrate biodiversity poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling responses to natural stressor and human impact gradients in river ecosystems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Laini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Csabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (2), pp.537 - 548. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-ecosystem experiment reveals flow-induced shifts in a stream community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rosero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todd Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Flecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.242-256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biogeography of methanogenic and methanotrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide fluxes increase from day to night across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pere Casas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐taxa colonisation along the foreland of a vanishing equatorial glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of Alpine rivers during winter months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.7295-7306. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal decomposition of river organic matter accelerated by decreasing glacier cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan L Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01004-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biota responses to temperature in a high Andean geothermal stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (10), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic matter build‐up in glacier forelands around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1662-1677. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living at the Edge: Increasing Stress for Plants 2–13 Years After the Retreat of a Tropical Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.584872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.688-689. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global CO2 emissions from dry inland waters share common drivers across ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Grossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2126. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of aquatic macroinvertebrates in a tropical high-Andean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (S2), pp.S29-S53. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/rbt.v68iS2.44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and diversity of invertebrate communities in a glacierised catchment of the tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1348-1362. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat changes diurnal variation intensity and frequency of hydrologic variables in Alpine and Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boix Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Å. Horgby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124578. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Ice Has Gone: Colonisation of Equatorial Glacier Forelands by Ground Beetles (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13744-019-00753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1675-1685. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-1042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between total mercury, methylmercury and dissolved organic matter in fluvial systems: A latitudinal study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Kothawala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonte des glaciers menace la biodiversité aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 532, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier shrinkage driving global changes in downstream systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (37), pp.9770-9778. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619807114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to experimental glacier-runoff reduction in alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying thermal heterogeneity across spatial scales: from unmanned aerial vehicle imagery to landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Yánez-Cajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.437-446. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate Metacommunity Structure and Dynamics in an Andean Glacial Stream Network Facing Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Glacial influence in tropical mountain hydrosystems evidenced by the diurnal cycle in water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villacis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4803-4816. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4803-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial flood pulse effects on benthic fauna in equatorial high-Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes (284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity response to glacier retreat: from glacier foreland to the ice ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivo glaciological changes in Alpine catchments: impacts on hydrological regimes and aquatic ecosystems: Focus on potential evapotranspiration (PET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of aquatic biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced glacial influence mediates periphyton composition and quality in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of methagenic and methatrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Biodiversity: Integrating the impact of earth and world drivers across scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to multiple-scale flow fluctuation in tropical glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to flow fluctuation in tropical Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Austria Meeting: Limnological research in and around the European Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Innsbruck, Austria. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal flow fluctuation effects on mountain stream ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroecology of invertebrate communities in equatorial glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Amelie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone ouest du lac Alaotra (AVSF/ANAE) utilisables pour la modélisation et l'analyse prospective. Conseils d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hyac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone RIA du lac Alaotra (SD-MAD) utilisables pour la modélisation et l'analyse prospective. Conseilsd'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ravonomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Cauvy-Fraunié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt contributions to future streamflow in the Rhône bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a context of increasing warming in the tropical Andes, the ecological structure of high elevation streams might lose cold adapted taxa and change to smaller populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of species addition ‘versus’ replacement varies over succession in plant communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01609-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and drivers of mycorrhizal fungi after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (4), pp.1739-1752. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming-induced cryosphere changes predict drier Andean eco-regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.104030. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad6ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Variability and Glacier Evolution at Selected Sites Across the World: Past Trends and Future Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Junquas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.e2023EF003618. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF003618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat reorganizes river habitats leaving refugia for Alpine invertebrate biodiversity poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-ecosystem experiment reveals flow-induced shifts in a stream community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rosero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todd Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Flecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling responses to natural stressor and human impact gradients in river ecosystems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Laini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Csabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (2), pp.537 - 548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.242-256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal decomposition of river organic matter accelerated by decreasing glacier cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan L Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01004-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide fluxes increase from day to night across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pere Casas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of Alpine rivers during winter months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.7295-7306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐taxa colonisation along the foreland of a vanishing equatorial glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic matter build‐up in glacier forelands around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1662-1677. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biota responses to temperature in a high Andean geothermal stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (10), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living at the Edge: Increasing Stress for Plants 2–13 Years After the Retreat of a Tropical Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.584872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biogeography of methanogenic and methanotrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and diversity of invertebrate communities in a glacierised catchment of the tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1348-1362. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat changes diurnal variation intensity and frequency of hydrologic variables in Alpine and Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boix Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Å. Horgby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124578. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global CO2 emissions from dry inland waters share common drivers across ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Grossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2126. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of aquatic macroinvertebrates in a tropical high-Andean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (S2), pp.S29-S53. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/rbt.v68iS2.44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.688-689. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Ice Has Gone: Colonisation of Equatorial Glacier Forelands by Ground Beetles (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13744-019-00753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1675-1685. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-1042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonte des glaciers menace la biodiversité aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 532, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between total mercury, methylmercury and dissolved organic matter in fluvial systems: A latitudinal study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Kothawala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier shrinkage driving global changes in downstream systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (37), pp.9770-9778. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619807114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to experimental glacier-runoff reduction in alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate Metacommunity Structure and Dynamics in an Andean Glacial Stream Network Facing Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying thermal heterogeneity across spatial scales: from unmanned aerial vehicle imagery to landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Yánez-Cajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.437-446. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Glacial influence in tropical mountain hydrosystems evidenced by the diurnal cycle in water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villacis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4803-4816. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4803-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial flood pulse effects on benthic fauna in equatorial high-Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity response to glacier retreat: from glacier foreland to the ice ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivo glaciological changes in Alpine catchments: impacts on hydrological regimes and aquatic ecosystems: Focus on potential evapotranspiration (PET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes (284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced glacial influence mediates periphyton composition and quality in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of aquatic biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of methagenic and methatrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Biodiversity: Integrating the impact of earth and world drivers across scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to multiple-scale flow fluctuation in tropical glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to flow fluctuation in tropical Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Austria Meeting: Limnological research in and around the European Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Innsbruck, Austria. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal flow fluctuation effects on mountain stream ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroecology of invertebrate communities in equatorial glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Amelie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone ouest du lac Alaotra (AVSF/ANAE) utilisables pour la modélisation et l'analyse prospective. Conseils d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hyac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone RIA du lac Alaotra (SD-MAD) utilisables pour la modélisation et l'analyse prospective. Conseilsd'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ravonomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta&#8208;herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Daza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Jacobsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad6ea6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01609-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF003618" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Wilkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrivick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02061-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Laini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosero-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todd Walter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Osorio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03345-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Naoki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Landivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nagler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Praeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Niedrist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Attermeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Casas-Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00192-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinosa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Andino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05478" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11077-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Carrivick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Hood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01004-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13798" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norine Khedim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128706v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bol&#237;var C&#225;ceres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.584872" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1164-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Grossart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koschorreck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15929-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rbt.v68iS2.44331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boix Canadell" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Horgby" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124578" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gobbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00753-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04898147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1042-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Kothawala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Milner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khamis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brittain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Barrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619807114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinosa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacobsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Y&#225;nez-Cajo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12488" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217016v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136793" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villacis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4803-2013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9866" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSB08CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Meneses" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794966v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Niedrist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praeg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niedrist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609336v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amelie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066547" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hyac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Chabaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ravonomanana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta&#8208;herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Daza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Jacobsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01609-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad6ea6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF003618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Wilkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrivick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02061-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosero-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todd Walter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Osorio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03345-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Laini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Naoki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Landivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Fell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Carrivick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Hood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01004-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Attermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Casas-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00192-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Niedrist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11077-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Andino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norine Khedim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15496" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13798" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bol&#237;var C&#225;ceres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.584872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nagler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Praeg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13504" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boix Canadell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Horgby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124578" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Grossart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koschorreck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15929-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rbt.v68iS2.44331" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1164-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gobbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00753-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04898147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1042-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Kothawala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Milner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khamis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brittain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Barrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619807114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinosa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacobsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136793" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Y&#225;nez-Cajo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12488" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villacis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4803-2013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9866" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSB08CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754009v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Meneses" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Niedrist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praeg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niedrist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609336v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amelie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066547" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hyac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Chabaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ravonomanana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>