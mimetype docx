--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Cauvy-Fraunié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt contributions to future streamflow in the Rhône bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a context of increasing warming in the tropical Andes, the ecological structure of high elevation streams might lose cold adapted taxa and change to smaller populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of species addition ‘versus’ replacement varies over succession in plant communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01609-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and drivers of mycorrhizal fungi after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (4), pp.1739-1752. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming-induced cryosphere changes predict drier Andean eco-regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.104030. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad6ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Variability and Glacier Evolution at Selected Sites Across the World: Past Trends and Future Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Junquas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.e2023EF003618. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF003618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat reorganizes river habitats leaving refugia for Alpine invertebrate biodiversity poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-ecosystem experiment reveals flow-induced shifts in a stream community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rosero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todd Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Flecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling responses to natural stressor and human impact gradients in river ecosystems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Laini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Csabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (2), pp.537 - 548. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.242-256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal decomposition of river organic matter accelerated by decreasing glacier cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan L Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01004-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide fluxes increase from day to night across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pere Casas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of Alpine rivers during winter months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.7295-7306. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐taxa colonisation along the foreland of a vanishing equatorial glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic matter build‐up in glacier forelands around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1662-1677. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biota responses to temperature in a high Andean geothermal stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (10), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living at the Edge: Increasing Stress for Plants 2–13 Years After the Retreat of a Tropical Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.584872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biogeography of methanogenic and methanotrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and diversity of invertebrate communities in a glacierised catchment of the tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1348-1362. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat changes diurnal variation intensity and frequency of hydrologic variables in Alpine and Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boix Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Å. Horgby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124578. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global CO2 emissions from dry inland waters share common drivers across ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Grossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2126. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of aquatic macroinvertebrates in a tropical high-Andean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (S2), pp.S29-S53. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/rbt.v68iS2.44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.688-689. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Ice Has Gone: Colonisation of Equatorial Glacier Forelands by Ground Beetles (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13744-019-00753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1675-1685. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-1042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonte des glaciers menace la biodiversité aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 532, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between total mercury, methylmercury and dissolved organic matter in fluvial systems: A latitudinal study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Kothawala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier shrinkage driving global changes in downstream systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (37), pp.9770-9778. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619807114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to experimental glacier-runoff reduction in alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate Metacommunity Structure and Dynamics in an Andean Glacial Stream Network Facing Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying thermal heterogeneity across spatial scales: from unmanned aerial vehicle imagery to landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Yánez-Cajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.437-446. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Glacial influence in tropical mountain hydrosystems evidenced by the diurnal cycle in water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villacis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4803-4816. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4803-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial flood pulse effects on benthic fauna in equatorial high-Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity response to glacier retreat: from glacier foreland to the ice ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivo glaciological changes in Alpine catchments: impacts on hydrological regimes and aquatic ecosystems: Focus on potential evapotranspiration (PET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes (284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced glacial influence mediates periphyton composition and quality in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of aquatic biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of methagenic and methatrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Biodiversity: Integrating the impact of earth and world drivers across scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to multiple-scale flow fluctuation in tropical glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to flow fluctuation in tropical Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Austria Meeting: Limnological research in and around the European Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Innsbruck, Austria. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal flow fluctuation effects on mountain stream ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroecology of invertebrate communities in equatorial glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Amelie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone ouest du lac Alaotra (AVSF/ANAE) utilisables pour la modélisation et l'analyse prospective. Conseils d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hyac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone RIA du lac Alaotra (SD-MAD) utilisables pour la modélisation et l'analyse prospective. Conseilsd'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ravonomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Cauvy-Fraunié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier melt contributions to future streamflow in the Rhône bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a context of increasing warming in the tropical Andes, the ecological structure of high elevation streams might lose cold adapted taxa and change to smaller populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir des débits écologiques : quels compromis entre usages et milieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment partager l'eau en France ? A l'ère de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782759240982. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming-induced cryosphere changes predict drier Andean eco-regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.104030. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad6ea6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local climate modulates the development of soil nematode communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.e17057. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of species addition ‘versus’ replacement varies over succession in plant communities after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-023-01609-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and drivers of mycorrhizal fungi after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Carteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (4), pp.1739-1752. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of terrestrial ecosystems emerging after glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Guerrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cantera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8024), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal patterns of macroinvertebrate assemblages across mountain streams with contrasting thermal regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bonacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fornaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/728053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Variability and Glacier Evolution at Selected Sites Across the World: Past Trends and Future Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al‐yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Junquas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Ramseyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.e2023EF003618. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023EF003618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling macroinvertebrate hydraulic preferences in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.e14806. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat reorganizes river habitats leaving refugia for Alpine invertebrate biodiversity poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling responses to natural stressor and human impact gradients in river ecosystems across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Stubbington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sarremejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Laini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Csabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (2), pp.537 - 548. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate distribution associated with environmental variables in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.1815 - 1831. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole-ecosystem experiment reveals flow-induced shifts in a stream community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rosero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Todd Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Flecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-022-03345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (2), pp.242-256. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Plichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une nouvelle population de Rhithrogena delphinensis Sowa & Degrange, 1987, dans le massif des Arves, et compléments à la description de la larve (Ephemeroptera, Heptageniidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barnasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.401-420. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32475/bsef_2218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biogeography of methanogenic and methanotrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.947-960. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide fluxes increase from day to night across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pere Casas-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinization of Alpine rivers during winter months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cañedo-Argüelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.7295-7306. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐taxa colonisation along the foreland of a vanishing equatorial glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rosero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Barragán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (7), pp.1010-1021. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal decomposition of river organic matter accelerated by decreasing glacier cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah C Fell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan L Carrivick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01004-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic biota responses to temperature in a high Andean geothermal stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Quenta‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Daza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (10), pp.1889-1900. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil organic matter build‐up in glacier forelands around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norine Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (8), pp.1662-1677. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Retreat of Mountain Glaciers since the Little Ice Age: A Spatially Explicit Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Marta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sergio Azzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fugazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levan Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritam Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (10), pp.107. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data6100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living at the Edge: Increasing Stress for Plants 2–13 Years After the Retreat of a Tropical Glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bolívar Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.584872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global CO2 emissions from dry inland waters share common drivers across ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Catalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-P. Grossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.2126. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to: Glacial ecosystems are essential to understanding biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (5), pp.688-689. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of aquatic macroinvertebrates in a tropical high-Andean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Biología Tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (S2), pp.S29-S53. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15517/rbt.v68iS2.44331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier retreat changes diurnal variation intensity and frequency of hydrologic variables in Alpine and Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boix Canadell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Å. Horgby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.124578. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and diversity of invertebrate communities in a glacierised catchment of the tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo‐pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (8), pp.1348-1362. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Ice Has Gone: Colonisation of Equatorial Glacier Forelands by Ground Beetles (Coleoptera: Carabidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gobbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neotropical entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13744-019-00753-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of interannual variability in long-term aquatic ecological surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (5), pp.894-903. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfas-2019-0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Respiration Pulses in Intermittent Rivers and Ephemeral Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.1251-1263. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GB006276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rewetting events in intermittent rivers and ephemeral streams: A global analysis of leached nutrients and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Shumilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (5), pp.1591-1611. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1675-1685. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-019-1042-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonte des glaciers menace la biodiversité aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 532, pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between total mercury, methylmercury and dissolved organic matter in fluvial systems: A latitudinal study across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Kothawala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bodmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.06.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier shrinkage driving global changes in downstream systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Milner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khamis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Battin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Brittain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Barrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (37), pp.9770-9778. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1619807114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to experimental glacier-runoff reduction in alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 7 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrate Metacommunity Structure and Dynamics in an Andean Glacial Stream Network Facing Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolbox for studying thermal heterogeneity across spatial scales: from unmanned aerial vehicle imagery to landscape metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rebaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Yánez-Cajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.437-446. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Glacial influence in tropical mountain hydrosystems evidenced by the diurnal cycle in water levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Villacis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (12), pp.4803-4816. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-4803-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial flood pulse effects on benthic fauna in equatorial high-Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier influence on bird assemblages in habitat islands of the high Bolivian Andes (284)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuya Naoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Struelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Landivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Isela Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2022 - 58. Annual Meeting of the Association for Tropical Biology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Tropical Biology and Conservation, Jul 2022, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity response to glacier retreat: from glacier foreland to the ice ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy‐fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroinvertebrate hydraulic preference models: a tool for predicting and mitigating the impacts of water abstractions in mountain streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser les connaissances locales pour informer les approches globales : leçons de recherches de la Zone Atelier du Bassin du Rhône.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nivo glaciological changes in Alpine catchments: impacts on hydrological regimes and aquatic ecosystems: Focus on potential evapotranspiration (PET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and environmental drivers of macroinvertebrate communities in alpine catchments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of macroinvertebrate communities in alpine catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouttevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of aquatic biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium for European Freshwater Sciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced glacial influence mediates periphyton composition and quality in alpine streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and abundance of methagenic and methatrophic microorganisms across European streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Praeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niedrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global synthesis of biodiversity responses to glacier retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change and Biodiversity: Integrating the impact of earth and world drivers across scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain freshwater metacommunity response to multiscale flow alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Coimbra, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mountain freshwaters: threats and consequences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Forcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES Aquatic Group - Annual Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to multiple-scale flow fluctuation in tropical glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Victoria, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing biological monitoring (long-term surveys, restoration assessments) in large rivers and other environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 3rd International conference on integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 10: Symposium of European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the interannual variability in fish-population time series?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy Fraunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses to flow fluctuation in tropical Andean streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL Austria Meeting: Limnological research in and around the European Alps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Innsbruck, Austria. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal flow fluctuation effects on mountain stream ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sacramento, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroecology of invertebrate communities in equatorial glacier-fed streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Amelie Cauvy-Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Pierre et Marie Curie - Paris VI, 2014. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA066547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01214315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone ouest du lac Alaotra (AVSF/ANAE) utilisables pour la modélisation et l'analyse prospective. Conseils d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hyac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des itinéraires techniques standards issus de la base de données parcelle de 2008 pour la zone RIA du lac Alaotra (SD-MAD) utilisables pour la modélisation et l'analyse prospective. Conseilsd'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Ravonomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00772770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794989v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta&#8208;herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Daza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Jacobsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01609-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad6ea6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF003618" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Wilkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrivick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02061-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosero-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todd Walter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flecker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Osorio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03345-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Laini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Naoki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Landivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Fell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Carrivick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Hood" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01004-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Attermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Casas-Ruiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00192-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Niedrist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11077-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Andino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norine Khedim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15496" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560268v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13798" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bol&#237;var C&#225;ceres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.584872" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130425v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nagler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Praeg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13504" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boix Canadell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Horgby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124578" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Grossart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koschorreck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15929-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rbt.v68iS2.44331" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1164-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gobbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00753-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04898147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1042-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Kothawala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Milner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khamis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brittain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Barrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619807114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinosa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacobsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136793" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Y&#225;nez-Cajo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12488" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villacis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4803-2013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9866" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSB08CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685602v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754009v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Meneses" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609475v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Niedrist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799460v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praeg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niedrist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609336v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amelie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066547" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hyac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Chabaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ravonomanana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Quenta&#8208;herrera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Daza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Jacobsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1947/9782759240999/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad6ea6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Guerrieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cantera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Marta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01609-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07778-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bonacina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fornaroli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/728053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al&#8208;yaari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Junquas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023EF003618" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Becquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy&#8208;frauni&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Wilkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrivick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ilg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02061-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Stubbington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Laini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Cid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13977" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rosero-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Todd Walter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Osorio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03345-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Naoki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Landivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Struelens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Launay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnasson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Fraunie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32475/bsef_2218" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nagler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Praeg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Niedrist" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Attermeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Catal&#225;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pere Casas-Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fuss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Pastor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00192-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ca&#241;edo-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11077-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220245v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo&#8208;p&#233;rez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Espinosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Andino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Barrag&#225;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan L Carrivick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Hood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01004-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13798" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norine Khedim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15496" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sergio Azzoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fugazza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritam Chand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data6100107" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bol&#237;var C&#225;ceres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.584872" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Catalan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Grossart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koschorreck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15929-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1164-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rbt.v68iS2.44331" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boix Canadell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;. Horgby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124578" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130746v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13504" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barragan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreno" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy Fraunie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gobbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00753-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02493153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0146" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GB006276" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Shumilova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Corti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14537" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04898147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-1042-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Kothawala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodmer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.06.064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Milner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khamis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brittain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Barrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619807114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420409v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espinosa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacobsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136793" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510182v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Y&#225;nez-Cajo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12488" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217008v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villacis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-4803-2013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Calvez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9866" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKSB08CM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754009v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Isela Meneses" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794966v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795647v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Camenen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Niedrist" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Praeg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niedrist" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609471v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609337v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609338v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609336v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609334v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609333v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01214315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amelie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066547" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hyac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772770v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Chabaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ravonomanana" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>